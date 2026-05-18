--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XOM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4739" uniqueCount="3829">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4746" uniqueCount="3836">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11485,60 +11485,81 @@
   <si>
     <t>176.4100</t>
   </si>
   <si>
     <t>147.6600</t>
   </si>
   <si>
     <t>169.6600</t>
   </si>
   <si>
     <t>550007100.00</t>
   </si>
   <si>
     <t>11.25</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>165.7700</t>
   </si>
   <si>
     <t>168.0000</t>
   </si>
   <si>
-    <t>159.5300</t>
-[...8 lines deleted...]
-    <t>-5.23</t>
+    <t>141.9700</t>
+  </si>
+  <si>
+    <t>154.3300</t>
+  </si>
+  <si>
+    <t>421085100.00</t>
+  </si>
+  <si>
+    <t>-9.04</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>152.6100</t>
+  </si>
+  <si>
+    <t>158.0000</t>
+  </si>
+  <si>
+    <t>143.9200</t>
+  </si>
+  <si>
+    <t>157.9200</t>
+  </si>
+  <si>
+    <t>191039300.00</t>
+  </si>
+  <si>
+    <t>2.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11875,51 +11896,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G677"/>
+  <dimension ref="A1:G678"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27447,50 +27468,73 @@
       <c r="G676" t="s">
         <v>3821</v>
       </c>
     </row>
     <row r="677" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>3822</v>
       </c>
       <c r="B677" t="s">
         <v>3823</v>
       </c>
       <c r="C677" t="s">
         <v>3824</v>
       </c>
       <c r="D677" t="s">
         <v>3825</v>
       </c>
       <c r="E677" t="s">
         <v>3826</v>
       </c>
       <c r="F677" t="s">
         <v>3827</v>
       </c>
       <c r="G677" t="s">
         <v>3828</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>3829</v>
+      </c>
+      <c r="B678" t="s">
+        <v>3830</v>
+      </c>
+      <c r="C678" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D678" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E678" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F678" t="s">
+        <v>3834</v>
+      </c>
+      <c r="G678" t="s">
+        <v>3835</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">