--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XOM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4746" uniqueCount="3836">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4760" uniqueCount="3848">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11503,63 +11503,99 @@
   <si>
     <t>165.7700</t>
   </si>
   <si>
     <t>168.0000</t>
   </si>
   <si>
     <t>141.9700</t>
   </si>
   <si>
     <t>154.3300</t>
   </si>
   <si>
     <t>421085100.00</t>
   </si>
   <si>
     <t>-9.04</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>152.6100</t>
   </si>
   <si>
-    <t>158.0000</t>
+    <t>163.6800</t>
   </si>
   <si>
     <t>143.9200</t>
   </si>
   <si>
-    <t>157.9200</t>
-[...5 lines deleted...]
-    <t>2.33</t>
+    <t>145.2600</t>
+  </si>
+  <si>
+    <t>351629100.00</t>
+  </si>
+  <si>
+    <t>-5.88</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>147.0200</t>
+  </si>
+  <si>
+    <t>154.9100</t>
+  </si>
+  <si>
+    <t>134.9500</t>
+  </si>
+  <si>
+    <t>136.7200</t>
+  </si>
+  <si>
+    <t>381289400.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>136.5300</t>
+  </si>
+  <si>
+    <t>143.9900</t>
+  </si>
+  <si>
+    <t>135.6300</t>
+  </si>
+  <si>
+    <t>137.4600</t>
+  </si>
+  <si>
+    <t>86999117.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11896,51 +11932,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G678"/>
+  <dimension ref="A1:G680"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27491,50 +27527,96 @@
       <c r="G677" t="s">
         <v>3828</v>
       </c>
     </row>
     <row r="678" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>3829</v>
       </c>
       <c r="B678" t="s">
         <v>3830</v>
       </c>
       <c r="C678" t="s">
         <v>3831</v>
       </c>
       <c r="D678" t="s">
         <v>3832</v>
       </c>
       <c r="E678" t="s">
         <v>3833</v>
       </c>
       <c r="F678" t="s">
         <v>3834</v>
       </c>
       <c r="G678" t="s">
         <v>3835</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>3836</v>
+      </c>
+      <c r="B679" t="s">
+        <v>3837</v>
+      </c>
+      <c r="C679" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D679" t="s">
+        <v>3839</v>
+      </c>
+      <c r="E679" t="s">
+        <v>3840</v>
+      </c>
+      <c r="F679" t="s">
+        <v>3841</v>
+      </c>
+      <c r="G679" t="s">
+        <v>3835</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>3842</v>
+      </c>
+      <c r="B680" t="s">
+        <v>3843</v>
+      </c>
+      <c r="C680" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D680" t="s">
+        <v>3845</v>
+      </c>
+      <c r="E680" t="s">
+        <v>3846</v>
+      </c>
+      <c r="F680" t="s">
+        <v>3847</v>
+      </c>
+      <c r="G680" t="s">
+        <v>648</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">