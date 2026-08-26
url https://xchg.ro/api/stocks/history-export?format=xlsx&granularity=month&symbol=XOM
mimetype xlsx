--- v2 (2026-07-11)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="XOM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4760" uniqueCount="3848">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4767" uniqueCount="3856">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11542,60 +11542,84 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>147.0200</t>
   </si>
   <si>
     <t>154.9100</t>
   </si>
   <si>
     <t>134.9500</t>
   </si>
   <si>
     <t>136.7200</t>
   </si>
   <si>
     <t>381289400.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>136.5300</t>
   </si>
   <si>
-    <t>143.9900</t>
+    <t>159.0700</t>
   </si>
   <si>
     <t>135.6300</t>
   </si>
   <si>
-    <t>137.4600</t>
-[...2 lines deleted...]
-    <t>86999117.00</t>
+    <t>155.4400</t>
+  </si>
+  <si>
+    <t>317806200.00</t>
+  </si>
+  <si>
+    <t>13.69</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>153.4600</t>
+  </si>
+  <si>
+    <t>168.6400</t>
+  </si>
+  <si>
+    <t>149.0900</t>
+  </si>
+  <si>
+    <t>165.1100</t>
+  </si>
+  <si>
+    <t>212505600.00</t>
+  </si>
+  <si>
+    <t>6.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11932,51 +11956,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G680"/>
+  <dimension ref="A1:G681"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27572,51 +27596,74 @@
       </c>
       <c r="G679" t="s">
         <v>3835</v>
       </c>
     </row>
     <row r="680" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>3842</v>
       </c>
       <c r="B680" t="s">
         <v>3843</v>
       </c>
       <c r="C680" t="s">
         <v>3844</v>
       </c>
       <c r="D680" t="s">
         <v>3845</v>
       </c>
       <c r="E680" t="s">
         <v>3846</v>
       </c>
       <c r="F680" t="s">
         <v>3847</v>
       </c>
       <c r="G680" t="s">
-        <v>648</v>
+        <v>3848</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>3849</v>
+      </c>
+      <c r="B681" t="s">
+        <v>3850</v>
+      </c>
+      <c r="C681" t="s">
+        <v>3851</v>
+      </c>
+      <c r="D681" t="s">
+        <v>3852</v>
+      </c>
+      <c r="E681" t="s">
+        <v>3853</v>
+      </c>
+      <c r="F681" t="s">
+        <v>3854</v>
+      </c>
+      <c r="G681" t="s">
+        <v>3855</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">