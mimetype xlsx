--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WMT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4522" uniqueCount="3748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4529" uniqueCount="3755">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-08-01</t>
   </si>
   <si>
@@ -11236,66 +11236,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>127.4600</t>
   </si>
   <si>
     <t>128.7500</t>
   </si>
   <si>
     <t>118.0200</t>
   </si>
   <si>
     <t>124.2800</t>
   </si>
   <si>
     <t>459815500.00</t>
   </si>
   <si>
     <t>-2.87</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>124.0000</t>
-[...14 lines deleted...]
-    <t>0.37</t>
+    <t>123.8000</t>
+  </si>
+  <si>
+    <t>132.4600</t>
+  </si>
+  <si>
+    <t>121.3300</t>
+  </si>
+  <si>
+    <t>131.9300</t>
+  </si>
+  <si>
+    <t>349767500.00</t>
+  </si>
+  <si>
+    <t>6.16</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>131.9200</t>
+  </si>
+  <si>
+    <t>133.9500</t>
+  </si>
+  <si>
+    <t>126.3800</t>
+  </si>
+  <si>
+    <t>131.4500</t>
+  </si>
+  <si>
+    <t>167822000.00</t>
+  </si>
+  <si>
+    <t>-0.36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11632,51 +11653,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G646"/>
+  <dimension ref="A1:G647"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26491,50 +26512,73 @@
       <c r="G645" t="s">
         <v>3740</v>
       </c>
     </row>
     <row r="646" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A646" t="s">
         <v>3741</v>
       </c>
       <c r="B646" t="s">
         <v>3742</v>
       </c>
       <c r="C646" t="s">
         <v>3743</v>
       </c>
       <c r="D646" t="s">
         <v>3744</v>
       </c>
       <c r="E646" t="s">
         <v>3745</v>
       </c>
       <c r="F646" t="s">
         <v>3746</v>
       </c>
       <c r="G646" t="s">
         <v>3747</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B647" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C647" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D647" t="s">
+        <v>3751</v>
+      </c>
+      <c r="E647" t="s">
+        <v>3752</v>
+      </c>
+      <c r="F647" t="s">
+        <v>3753</v>
+      </c>
+      <c r="G647" t="s">
+        <v>3754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">