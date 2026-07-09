--- v1 (2026-05-18)
+++ v2 (2026-07-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WMT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4529" uniqueCount="3755">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3767">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-08-01</t>
   </si>
   <si>
@@ -11260,63 +11260,99 @@
   <si>
     <t>123.8000</t>
   </si>
   <si>
     <t>132.4600</t>
   </si>
   <si>
     <t>121.3300</t>
   </si>
   <si>
     <t>131.9300</t>
   </si>
   <si>
     <t>349767500.00</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>131.9200</t>
   </si>
   <si>
-    <t>133.9500</t>
-[...11 lines deleted...]
-    <t>-0.36</t>
+    <t>135.1600</t>
+  </si>
+  <si>
+    <t>114.7100</t>
+  </si>
+  <si>
+    <t>115.7500</t>
+  </si>
+  <si>
+    <t>428506100.00</t>
+  </si>
+  <si>
+    <t>-12.26</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>114.7300</t>
+  </si>
+  <si>
+    <t>122.9400</t>
+  </si>
+  <si>
+    <t>112.7300</t>
+  </si>
+  <si>
+    <t>113.2600</t>
+  </si>
+  <si>
+    <t>512372381.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>110.1300</t>
+  </si>
+  <si>
+    <t>113.5000</t>
+  </si>
+  <si>
+    <t>107.2500</t>
+  </si>
+  <si>
+    <t>111.5400</t>
+  </si>
+  <si>
+    <t>118091639.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11653,51 +11689,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G647"/>
+  <dimension ref="A1:G649"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26535,50 +26571,96 @@
       <c r="G646" t="s">
         <v>3747</v>
       </c>
     </row>
     <row r="647" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A647" t="s">
         <v>3748</v>
       </c>
       <c r="B647" t="s">
         <v>3749</v>
       </c>
       <c r="C647" t="s">
         <v>3750</v>
       </c>
       <c r="D647" t="s">
         <v>3751</v>
       </c>
       <c r="E647" t="s">
         <v>3752</v>
       </c>
       <c r="F647" t="s">
         <v>3753</v>
       </c>
       <c r="G647" t="s">
         <v>3754</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>3755</v>
+      </c>
+      <c r="B648" t="s">
+        <v>3756</v>
+      </c>
+      <c r="C648" t="s">
+        <v>3757</v>
+      </c>
+      <c r="D648" t="s">
+        <v>3758</v>
+      </c>
+      <c r="E648" t="s">
+        <v>3759</v>
+      </c>
+      <c r="F648" t="s">
+        <v>3760</v>
+      </c>
+      <c r="G648" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>3761</v>
+      </c>
+      <c r="B649" t="s">
+        <v>3762</v>
+      </c>
+      <c r="C649" t="s">
+        <v>3763</v>
+      </c>
+      <c r="D649" t="s">
+        <v>3764</v>
+      </c>
+      <c r="E649" t="s">
+        <v>3765</v>
+      </c>
+      <c r="F649" t="s">
+        <v>3766</v>
+      </c>
+      <c r="G649" t="s">
+        <v>941</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">