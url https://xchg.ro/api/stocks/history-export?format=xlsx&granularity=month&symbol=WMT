--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WMT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3767">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4550" uniqueCount="3774">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-08-01</t>
   </si>
   <si>
@@ -11290,69 +11290,90 @@
   <si>
     <t>115.7500</t>
   </si>
   <si>
     <t>428506100.00</t>
   </si>
   <si>
     <t>-12.26</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>114.7300</t>
   </si>
   <si>
     <t>122.9400</t>
   </si>
   <si>
     <t>112.7300</t>
   </si>
   <si>
     <t>113.2600</t>
   </si>
   <si>
-    <t>512372381.00</t>
+    <t>512519400.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>110.1300</t>
   </si>
   <si>
-    <t>113.5000</t>
-[...8 lines deleted...]
-    <t>118091639.00</t>
+    <t>118.0900</t>
+  </si>
+  <si>
+    <t>106.7900</t>
+  </si>
+  <si>
+    <t>111.2000</t>
+  </si>
+  <si>
+    <t>492223300.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>113.1000</t>
+  </si>
+  <si>
+    <t>116.8700</t>
+  </si>
+  <si>
+    <t>102.1500</t>
+  </si>
+  <si>
+    <t>103.7000</t>
+  </si>
+  <si>
+    <t>407680700.00</t>
+  </si>
+  <si>
+    <t>-6.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11689,51 +11710,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G649"/>
+  <dimension ref="A1:G650"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -26616,51 +26637,74 @@
       </c>
       <c r="G648" t="s">
         <v>3458</v>
       </c>
     </row>
     <row r="649" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>3761</v>
       </c>
       <c r="B649" t="s">
         <v>3762</v>
       </c>
       <c r="C649" t="s">
         <v>3763</v>
       </c>
       <c r="D649" t="s">
         <v>3764</v>
       </c>
       <c r="E649" t="s">
         <v>3765</v>
       </c>
       <c r="F649" t="s">
         <v>3766</v>
       </c>
       <c r="G649" t="s">
-        <v>941</v>
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>3767</v>
+      </c>
+      <c r="B650" t="s">
+        <v>3768</v>
+      </c>
+      <c r="C650" t="s">
+        <v>3769</v>
+      </c>
+      <c r="D650" t="s">
+        <v>3770</v>
+      </c>
+      <c r="E650" t="s">
+        <v>3771</v>
+      </c>
+      <c r="F650" t="s">
+        <v>3772</v>
+      </c>
+      <c r="G650" t="s">
+        <v>3773</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">