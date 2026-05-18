--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WFC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4536" uniqueCount="3473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3479">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -10414,63 +10414,81 @@
   <si>
     <t>79.1500</t>
   </si>
   <si>
     <t>84.0400</t>
   </si>
   <si>
     <t>74.0300</t>
   </si>
   <si>
     <t>79.6100</t>
   </si>
   <si>
     <t>420231100.00</t>
   </si>
   <si>
     <t>-2.26</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>81.1900</t>
   </si>
   <si>
-    <t>81.7000</t>
-[...11 lines deleted...]
-    <t>1.21</t>
+    <t>86.7000</t>
+  </si>
+  <si>
+    <t>78.6900</t>
+  </si>
+  <si>
+    <t>82.2300</t>
+  </si>
+  <si>
+    <t>341123100.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>82.2500</t>
+  </si>
+  <si>
+    <t>82.6600</t>
+  </si>
+  <si>
+    <t>72.7800</t>
+  </si>
+  <si>
+    <t>73.4200</t>
+  </si>
+  <si>
+    <t>201852800.00</t>
+  </si>
+  <si>
+    <t>-10.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10807,51 +10825,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G648"/>
+  <dimension ref="A1:G649"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -25711,51 +25729,74 @@
       </c>
       <c r="G647" t="s">
         <v>3465</v>
       </c>
     </row>
     <row r="648" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A648" t="s">
         <v>3466</v>
       </c>
       <c r="B648" t="s">
         <v>3467</v>
       </c>
       <c r="C648" t="s">
         <v>3468</v>
       </c>
       <c r="D648" t="s">
         <v>3469</v>
       </c>
       <c r="E648" t="s">
         <v>3470</v>
       </c>
       <c r="F648" t="s">
         <v>3471</v>
       </c>
       <c r="G648" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
         <v>3472</v>
+      </c>
+      <c r="B649" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C649" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D649" t="s">
+        <v>3475</v>
+      </c>
+      <c r="E649" t="s">
+        <v>3476</v>
+      </c>
+      <c r="F649" t="s">
+        <v>3477</v>
+      </c>
+      <c r="G649" t="s">
+        <v>3478</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">