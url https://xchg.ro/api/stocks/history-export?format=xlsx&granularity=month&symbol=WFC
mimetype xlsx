--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WFC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4543" uniqueCount="3479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4557" uniqueCount="3491">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -10438,57 +10438,93 @@
   <si>
     <t>86.7000</t>
   </si>
   <si>
     <t>78.6900</t>
   </si>
   <si>
     <t>82.2300</t>
   </si>
   <si>
     <t>341123100.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>82.2500</t>
   </si>
   <si>
     <t>82.6600</t>
   </si>
   <si>
     <t>72.7800</t>
   </si>
   <si>
-    <t>73.4200</t>
-[...5 lines deleted...]
-    <t>-10.71</t>
+    <t>77.5400</t>
+  </si>
+  <si>
+    <t>344548100.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>76.7500</t>
+  </si>
+  <si>
+    <t>87.0800</t>
+  </si>
+  <si>
+    <t>76.5000</t>
+  </si>
+  <si>
+    <t>82.6400</t>
+  </si>
+  <si>
+    <t>336836100.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>82.8300</t>
+  </si>
+  <si>
+    <t>88.5700</t>
+  </si>
+  <si>
+    <t>82.7500</t>
+  </si>
+  <si>
+    <t>86.9100</t>
+  </si>
+  <si>
+    <t>62903847.00</t>
+  </si>
+  <si>
+    <t>5.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10825,51 +10861,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G649"/>
+  <dimension ref="A1:G651"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -25752,51 +25788,97 @@
       </c>
       <c r="G648" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="649" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A649" t="s">
         <v>3472</v>
       </c>
       <c r="B649" t="s">
         <v>3473</v>
       </c>
       <c r="C649" t="s">
         <v>3474</v>
       </c>
       <c r="D649" t="s">
         <v>3475</v>
       </c>
       <c r="E649" t="s">
         <v>3476</v>
       </c>
       <c r="F649" t="s">
         <v>3477</v>
       </c>
       <c r="G649" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
         <v>3478</v>
+      </c>
+      <c r="B650" t="s">
+        <v>3479</v>
+      </c>
+      <c r="C650" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D650" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E650" t="s">
+        <v>3482</v>
+      </c>
+      <c r="F650" t="s">
+        <v>3483</v>
+      </c>
+      <c r="G650" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B651" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C651" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D651" t="s">
+        <v>3487</v>
+      </c>
+      <c r="E651" t="s">
+        <v>3488</v>
+      </c>
+      <c r="F651" t="s">
+        <v>3489</v>
+      </c>
+      <c r="G651" t="s">
+        <v>3490</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">