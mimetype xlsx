--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WFC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4557" uniqueCount="3491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4571" uniqueCount="3503">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1972-06-01</t>
   </si>
   <si>
@@ -10468,63 +10468,99 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>76.7500</t>
   </si>
   <si>
     <t>87.0800</t>
   </si>
   <si>
     <t>76.5000</t>
   </si>
   <si>
     <t>82.6400</t>
   </si>
   <si>
     <t>336836100.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>82.8300</t>
   </si>
   <si>
-    <t>88.5700</t>
+    <t>89.7900</t>
   </si>
   <si>
     <t>82.7500</t>
   </si>
   <si>
-    <t>86.9100</t>
-[...5 lines deleted...]
-    <t>5.17</t>
+    <t>86.4500</t>
+  </si>
+  <si>
+    <t>357033000.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>87.5600</t>
+  </si>
+  <si>
+    <t>90.1700</t>
+  </si>
+  <si>
+    <t>83.4800</t>
+  </si>
+  <si>
+    <t>86.3900</t>
+  </si>
+  <si>
+    <t>244764200.00</t>
+  </si>
+  <si>
+    <t>-0.07</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>86.4400</t>
+  </si>
+  <si>
+    <t>90.3400</t>
+  </si>
+  <si>
+    <t>86.0100</t>
+  </si>
+  <si>
+    <t>89.4500</t>
+  </si>
+  <si>
+    <t>98560000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10861,51 +10897,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G651"/>
+  <dimension ref="A1:G653"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -25834,51 +25870,97 @@
       </c>
       <c r="G650" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="651" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A651" t="s">
         <v>3484</v>
       </c>
       <c r="B651" t="s">
         <v>3485</v>
       </c>
       <c r="C651" t="s">
         <v>3486</v>
       </c>
       <c r="D651" t="s">
         <v>3487</v>
       </c>
       <c r="E651" t="s">
         <v>3488</v>
       </c>
       <c r="F651" t="s">
         <v>3489</v>
       </c>
       <c r="G651" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
         <v>3490</v>
+      </c>
+      <c r="B652" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C652" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D652" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E652" t="s">
+        <v>3494</v>
+      </c>
+      <c r="F652" t="s">
+        <v>3495</v>
+      </c>
+      <c r="G652" t="s">
+        <v>3496</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B653" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C653" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D653" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E653" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F653" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G653" t="s">
+        <v>1680</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">