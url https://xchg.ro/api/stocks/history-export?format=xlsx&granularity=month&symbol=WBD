--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WBD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1757" uniqueCount="1646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="1648">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-07-01</t>
   </si>
   <si>
@@ -4930,66 +4930,72 @@
   <si>
     <t>487964200.00</t>
   </si>
   <si>
     <t>2.29</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>28.0100</t>
   </si>
   <si>
     <t>27.4600</t>
   </si>
   <si>
     <t>639052400.00</t>
   </si>
   <si>
     <t>-2.52</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>27.3250</t>
-[...1 lines deleted...]
-  <si>
     <t>27.7600</t>
   </si>
   <si>
-    <t>27.2810</t>
-[...8 lines deleted...]
-    <t>0.11</t>
+    <t>406513100.00</t>
+  </si>
+  <si>
+    <t>-1.49</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>27.0100</t>
+  </si>
+  <si>
+    <t>26.9800</t>
+  </si>
+  <si>
+    <t>178698700.00</t>
+  </si>
+  <si>
+    <t>-0.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5326,51 +5332,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G251"/>
+  <dimension ref="A1:G252"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11084,66 +11090,89 @@
       </c>
       <c r="B250" t="s">
         <v>1635</v>
       </c>
       <c r="C250" t="s">
         <v>1095</v>
       </c>
       <c r="D250" t="s">
         <v>1097</v>
       </c>
       <c r="E250" t="s">
         <v>1636</v>
       </c>
       <c r="F250" t="s">
         <v>1637</v>
       </c>
       <c r="G250" t="s">
         <v>1638</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A251" t="s">
         <v>1639</v>
       </c>
       <c r="B251" t="s">
+        <v>873</v>
+      </c>
+      <c r="C251" t="s">
         <v>1640</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251" t="s">
+        <v>818</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1151</v>
+      </c>
+      <c r="F251" t="s">
         <v>1641</v>
       </c>
-      <c r="D251" t="s">
+      <c r="G251" t="s">
         <v>1642</v>
       </c>
-      <c r="E251" t="s">
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
         <v>1643</v>
       </c>
-      <c r="F251" t="s">
+      <c r="B252" t="s">
         <v>1644</v>
       </c>
-      <c r="G251" t="s">
+      <c r="C252" t="s">
+        <v>877</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1287</v>
+      </c>
+      <c r="E252" t="s">
         <v>1645</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1646</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1647</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">