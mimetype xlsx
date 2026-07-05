--- v1 (2026-05-18)
+++ v2 (2026-07-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WBD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="1648">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1778" uniqueCount="1659">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-07-01</t>
   </si>
   <si>
@@ -4945,57 +4945,90 @@
   <si>
     <t>639052400.00</t>
   </si>
   <si>
     <t>-2.52</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>27.7600</t>
   </si>
   <si>
     <t>406513100.00</t>
   </si>
   <si>
     <t>-1.49</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>27.0100</t>
   </si>
   <si>
-    <t>26.9800</t>
-[...5 lines deleted...]
-    <t>-0.26</t>
+    <t>27.4400</t>
+  </si>
+  <si>
+    <t>347516400.00</t>
+  </si>
+  <si>
+    <t>-0.15</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>26.9500</t>
+  </si>
+  <si>
+    <t>25.9100</t>
+  </si>
+  <si>
+    <t>26.6600</t>
+  </si>
+  <si>
+    <t>510377700.00</t>
+  </si>
+  <si>
+    <t>-1.30</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>26.7100</t>
+  </si>
+  <si>
+    <t>26.2400</t>
+  </si>
+  <si>
+    <t>26.4800</t>
+  </si>
+  <si>
+    <t>30200800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5332,51 +5365,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G252"/>
+  <dimension ref="A1:G254"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11116,63 +11149,109 @@
       </c>
       <c r="C251" t="s">
         <v>1640</v>
       </c>
       <c r="D251" t="s">
         <v>818</v>
       </c>
       <c r="E251" t="s">
         <v>1151</v>
       </c>
       <c r="F251" t="s">
         <v>1641</v>
       </c>
       <c r="G251" t="s">
         <v>1642</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A252" t="s">
         <v>1643</v>
       </c>
       <c r="B252" t="s">
         <v>1644</v>
       </c>
       <c r="C252" t="s">
-        <v>877</v>
+        <v>1645</v>
       </c>
       <c r="D252" t="s">
         <v>1287</v>
       </c>
       <c r="E252" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="F252" t="s">
         <v>1646</v>
       </c>
       <c r="G252" t="s">
         <v>1647</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1652</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1656</v>
+      </c>
+      <c r="E254" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F254" t="s">
+        <v>1658</v>
+      </c>
+      <c r="G254" t="s">
+        <v>1492</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">