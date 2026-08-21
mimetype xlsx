--- v2 (2026-07-05)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="WBD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1778" uniqueCount="1659">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1785" uniqueCount="1666">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2005-07-01</t>
   </si>
   <si>
@@ -4240,51 +4240,51 @@
   <si>
     <t>15.6200</t>
   </si>
   <si>
     <t>379815700.00</t>
   </si>
   <si>
     <t>5.40</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
     <t>15.5900</t>
   </si>
   <si>
     <t>15.8500</t>
   </si>
   <si>
     <t>13.3900</t>
   </si>
   <si>
     <t>15.1000</t>
   </si>
   <si>
-    <t>357386200.00</t>
+    <t>357384400.00</t>
   </si>
   <si>
     <t>-3.33</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>15.5600</t>
   </si>
   <si>
     <t>12.5400</t>
   </si>
   <si>
     <t>13.6100</t>
   </si>
   <si>
     <t>347156000.00</t>
   </si>
   <si>
     <t>-9.87</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
@@ -4978,57 +4978,78 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>26.9500</t>
   </si>
   <si>
     <t>25.9100</t>
   </si>
   <si>
     <t>26.6600</t>
   </si>
   <si>
     <t>510377700.00</t>
   </si>
   <si>
     <t>-1.30</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>26.7100</t>
   </si>
   <si>
-    <t>26.2400</t>
-[...5 lines deleted...]
-    <t>30200800.00</t>
+    <t>27.6500</t>
+  </si>
+  <si>
+    <t>25.2500</t>
+  </si>
+  <si>
+    <t>26.3000</t>
+  </si>
+  <si>
+    <t>507257100.00</t>
+  </si>
+  <si>
+    <t>-1.35</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>28.6800</t>
+  </si>
+  <si>
+    <t>25.4000</t>
+  </si>
+  <si>
+    <t>28.5300</t>
+  </si>
+  <si>
+    <t>264509031.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5365,51 +5386,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G254"/>
+  <dimension ref="A1:G255"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11195,63 +11216,86 @@
       </c>
       <c r="C253" t="s">
         <v>1623</v>
       </c>
       <c r="D253" t="s">
         <v>1650</v>
       </c>
       <c r="E253" t="s">
         <v>1651</v>
       </c>
       <c r="F253" t="s">
         <v>1652</v>
       </c>
       <c r="G253" t="s">
         <v>1653</v>
       </c>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A254" t="s">
         <v>1654</v>
       </c>
       <c r="B254" t="s">
         <v>1655</v>
       </c>
       <c r="C254" t="s">
-        <v>1649</v>
+        <v>1656</v>
       </c>
       <c r="D254" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="E254" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="F254" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
       <c r="G254" t="s">
-        <v>1492</v>
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E255" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G255" t="s">
+        <v>376</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">