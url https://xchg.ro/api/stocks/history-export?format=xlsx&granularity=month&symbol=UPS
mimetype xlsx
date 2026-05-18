--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2233" uniqueCount="2064">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="2072">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-11-01</t>
   </si>
   <si>
@@ -6190,60 +6190,84 @@
   <si>
     <t>114.4200</t>
   </si>
   <si>
     <t>115.6200</t>
   </si>
   <si>
     <t>94.0600</t>
   </si>
   <si>
     <t>98.3800</t>
   </si>
   <si>
     <t>165046300.00</t>
   </si>
   <si>
     <t>-15.16</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>98.8500</t>
   </si>
   <si>
-    <t>99.7000</t>
-[...8 lines deleted...]
-    <t>-0.48</t>
+    <t>109.1100</t>
+  </si>
+  <si>
+    <t>95.5200</t>
+  </si>
+  <si>
+    <t>108.8000</t>
+  </si>
+  <si>
+    <t>108977300.00</t>
+  </si>
+  <si>
+    <t>10.59</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>109.3800</t>
+  </si>
+  <si>
+    <t>109.8400</t>
+  </si>
+  <si>
+    <t>95.9800</t>
+  </si>
+  <si>
+    <t>98.9300</t>
+  </si>
+  <si>
+    <t>75388000.00</t>
+  </si>
+  <si>
+    <t>-9.07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6580,51 +6604,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G319"/>
+  <dimension ref="A1:G320"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13911,57 +13935,80 @@
       </c>
       <c r="E318" t="s">
         <v>2055</v>
       </c>
       <c r="F318" t="s">
         <v>2056</v>
       </c>
       <c r="G318" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A319" t="s">
         <v>2058</v>
       </c>
       <c r="B319" t="s">
         <v>2059</v>
       </c>
       <c r="C319" t="s">
         <v>2060</v>
       </c>
       <c r="D319" t="s">
         <v>2061</v>
       </c>
       <c r="E319" t="s">
-        <v>1086</v>
+        <v>2062</v>
       </c>
       <c r="F319" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="G319" t="s">
-        <v>2063</v>
+        <v>2064</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B320" t="s">
+        <v>2066</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2068</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2069</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2070</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2071</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">