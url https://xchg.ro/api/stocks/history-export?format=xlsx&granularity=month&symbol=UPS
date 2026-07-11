--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2240" uniqueCount="2072">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2254" uniqueCount="2085">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-11-01</t>
   </si>
   <si>
@@ -6214,60 +6214,99 @@
   <si>
     <t>109.1100</t>
   </si>
   <si>
     <t>95.5200</t>
   </si>
   <si>
     <t>108.8000</t>
   </si>
   <si>
     <t>108977300.00</t>
   </si>
   <si>
     <t>10.59</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>109.3800</t>
   </si>
   <si>
     <t>109.8400</t>
   </si>
   <si>
-    <t>95.9800</t>
-[...8 lines deleted...]
-    <t>-9.07</t>
+    <t>93.8600</t>
+  </si>
+  <si>
+    <t>106.6900</t>
+  </si>
+  <si>
+    <t>128195400.00</t>
+  </si>
+  <si>
+    <t>-1.94</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>105.5600</t>
+  </si>
+  <si>
+    <t>111.2200</t>
+  </si>
+  <si>
+    <t>102.8300</t>
+  </si>
+  <si>
+    <t>107.5000</t>
+  </si>
+  <si>
+    <t>113911600.00</t>
+  </si>
+  <si>
+    <t>0.76</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>108.0400</t>
+  </si>
+  <si>
+    <t>113.2200</t>
+  </si>
+  <si>
+    <t>110.7400</t>
+  </si>
+  <si>
+    <t>23932800.00</t>
+  </si>
+  <si>
+    <t>3.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6604,51 +6643,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G320"/>
+  <dimension ref="A1:G322"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13965,50 +14004,96 @@
       <c r="G319" t="s">
         <v>2064</v>
       </c>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A320" t="s">
         <v>2065</v>
       </c>
       <c r="B320" t="s">
         <v>2066</v>
       </c>
       <c r="C320" t="s">
         <v>2067</v>
       </c>
       <c r="D320" t="s">
         <v>2068</v>
       </c>
       <c r="E320" t="s">
         <v>2069</v>
       </c>
       <c r="F320" t="s">
         <v>2070</v>
       </c>
       <c r="G320" t="s">
         <v>2071</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B321" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2075</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2076</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B322" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2082</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2083</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2084</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">