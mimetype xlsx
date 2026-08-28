--- v2 (2026-07-11)
+++ v3 (2026-08-28)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2254" uniqueCount="2085">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2261" uniqueCount="2090">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1999-11-01</t>
   </si>
   <si>
@@ -6253,60 +6253,75 @@
   <si>
     <t>105.5600</t>
   </si>
   <si>
     <t>111.2200</t>
   </si>
   <si>
     <t>102.8300</t>
   </si>
   <si>
     <t>107.5000</t>
   </si>
   <si>
     <t>113911600.00</t>
   </si>
   <si>
     <t>0.76</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>108.0400</t>
   </si>
   <si>
-    <t>113.2200</t>
-[...8 lines deleted...]
-    <t>3.01</t>
+    <t>118.4200</t>
+  </si>
+  <si>
+    <t>104.2200</t>
+  </si>
+  <si>
+    <t>112874000.00</t>
+  </si>
+  <si>
+    <t>-3.05</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>109.4200</t>
+  </si>
+  <si>
+    <t>101.3400</t>
+  </si>
+  <si>
+    <t>105.6800</t>
+  </si>
+  <si>
+    <t>90095587.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6643,51 +6658,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G322"/>
+  <dimension ref="A1:G323"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -14040,60 +14055,83 @@
       </c>
       <c r="D321" t="s">
         <v>2075</v>
       </c>
       <c r="E321" t="s">
         <v>2076</v>
       </c>
       <c r="F321" t="s">
         <v>2077</v>
       </c>
       <c r="G321" t="s">
         <v>2078</v>
       </c>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A322" t="s">
         <v>2079</v>
       </c>
       <c r="B322" t="s">
         <v>2080</v>
       </c>
       <c r="C322" t="s">
         <v>2081</v>
       </c>
       <c r="D322" t="s">
-        <v>1335</v>
+        <v>2075</v>
       </c>
       <c r="E322" t="s">
         <v>2082</v>
       </c>
       <c r="F322" t="s">
         <v>2083</v>
       </c>
       <c r="G322" t="s">
         <v>2084</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2087</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2088</v>
+      </c>
+      <c r="F323" t="s">
+        <v>2089</v>
+      </c>
+      <c r="G323" t="s">
+        <v>1497</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">