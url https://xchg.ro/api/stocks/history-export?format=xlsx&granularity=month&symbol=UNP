--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UNP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3899" uniqueCount="3357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3363">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-01-01</t>
   </si>
   <si>
@@ -10066,63 +10066,81 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>268.1400</t>
   </si>
   <si>
     <t>231.7200</t>
   </si>
   <si>
     <t>242.6200</t>
   </si>
   <si>
     <t>64408500.00</t>
   </si>
   <si>
     <t>-8.44</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>243.1300</t>
   </si>
   <si>
-    <t>246.0600</t>
-[...11 lines deleted...]
-    <t>0.21</t>
+    <t>274.7900</t>
+  </si>
+  <si>
+    <t>240.0000</t>
+  </si>
+  <si>
+    <t>269.4800</t>
+  </si>
+  <si>
+    <t>65630800.00</t>
+  </si>
+  <si>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>269.7600</t>
+  </si>
+  <si>
+    <t>270.7200</t>
+  </si>
+  <si>
+    <t>261.0400</t>
+  </si>
+  <si>
+    <t>270.5600</t>
+  </si>
+  <si>
+    <t>26735000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10459,51 +10477,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G557"/>
+  <dimension ref="A1:G558"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23271,50 +23289,73 @@
       <c r="G556" t="s">
         <v>3349</v>
       </c>
     </row>
     <row r="557" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
         <v>3350</v>
       </c>
       <c r="B557" t="s">
         <v>3351</v>
       </c>
       <c r="C557" t="s">
         <v>3352</v>
       </c>
       <c r="D557" t="s">
         <v>3353</v>
       </c>
       <c r="E557" t="s">
         <v>3354</v>
       </c>
       <c r="F557" t="s">
         <v>3355</v>
       </c>
       <c r="G557" t="s">
         <v>3356</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B558" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C558" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D558" t="s">
+        <v>3360</v>
+      </c>
+      <c r="E558" t="s">
+        <v>3361</v>
+      </c>
+      <c r="F558" t="s">
+        <v>3362</v>
+      </c>
+      <c r="G558" t="s">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">