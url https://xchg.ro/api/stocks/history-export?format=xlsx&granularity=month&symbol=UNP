--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UNP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3363">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3920" uniqueCount="3377">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-01-01</t>
   </si>
   <si>
@@ -10087,60 +10087,102 @@
   <si>
     <t>243.1300</t>
   </si>
   <si>
     <t>274.7900</t>
   </si>
   <si>
     <t>240.0000</t>
   </si>
   <si>
     <t>269.4800</t>
   </si>
   <si>
     <t>65630800.00</t>
   </si>
   <si>
     <t>11.07</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>269.7600</t>
   </si>
   <si>
-    <t>270.7200</t>
-[...8 lines deleted...]
-    <t>26735000.00</t>
+    <t>279.7000</t>
+  </si>
+  <si>
+    <t>259.5100</t>
+  </si>
+  <si>
+    <t>262.6400</t>
+  </si>
+  <si>
+    <t>60774300.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>260.1900</t>
+  </si>
+  <si>
+    <t>274.1300</t>
+  </si>
+  <si>
+    <t>255.2200</t>
+  </si>
+  <si>
+    <t>272.0000</t>
+  </si>
+  <si>
+    <t>58165400.00</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>270.7600</t>
+  </si>
+  <si>
+    <t>285.7900</t>
+  </si>
+  <si>
+    <t>270.0000</t>
+  </si>
+  <si>
+    <t>285.0400</t>
+  </si>
+  <si>
+    <t>12374168.00</t>
+  </si>
+  <si>
+    <t>4.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10477,51 +10519,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G558"/>
+  <dimension ref="A1:G560"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23311,51 +23353,97 @@
       </c>
       <c r="G557" t="s">
         <v>3356</v>
       </c>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>3357</v>
       </c>
       <c r="B558" t="s">
         <v>3358</v>
       </c>
       <c r="C558" t="s">
         <v>3359</v>
       </c>
       <c r="D558" t="s">
         <v>3360</v>
       </c>
       <c r="E558" t="s">
         <v>3361</v>
       </c>
       <c r="F558" t="s">
         <v>3362</v>
       </c>
       <c r="G558" t="s">
-        <v>864</v>
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B559" t="s">
+        <v>3364</v>
+      </c>
+      <c r="C559" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D559" t="s">
+        <v>3366</v>
+      </c>
+      <c r="E559" t="s">
+        <v>3367</v>
+      </c>
+      <c r="F559" t="s">
+        <v>3368</v>
+      </c>
+      <c r="G559" t="s">
+        <v>3369</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B560" t="s">
+        <v>3371</v>
+      </c>
+      <c r="C560" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D560" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E560" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F560" t="s">
+        <v>3375</v>
+      </c>
+      <c r="G560" t="s">
+        <v>3376</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">