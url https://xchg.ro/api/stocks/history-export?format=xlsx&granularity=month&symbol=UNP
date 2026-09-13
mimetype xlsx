--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="UNP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3920" uniqueCount="3377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3934" uniqueCount="3391">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-01-01</t>
   </si>
   <si>
@@ -10126,63 +10126,105 @@
   <si>
     <t>260.1900</t>
   </si>
   <si>
     <t>274.1300</t>
   </si>
   <si>
     <t>255.2200</t>
   </si>
   <si>
     <t>272.0000</t>
   </si>
   <si>
     <t>58165400.00</t>
   </si>
   <si>
     <t>3.56</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>270.7600</t>
   </si>
   <si>
-    <t>285.7900</t>
+    <t>315.9900</t>
   </si>
   <si>
     <t>270.0000</t>
   </si>
   <si>
-    <t>285.0400</t>
-[...5 lines deleted...]
-    <t>4.79</t>
+    <t>292.1300</t>
+  </si>
+  <si>
+    <t>68585400.00</t>
+  </si>
+  <si>
+    <t>7.40</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>292.5000</t>
+  </si>
+  <si>
+    <t>314.1500</t>
+  </si>
+  <si>
+    <t>288.0000</t>
+  </si>
+  <si>
+    <t>300.6700</t>
+  </si>
+  <si>
+    <t>50478200.00</t>
+  </si>
+  <si>
+    <t>2.92</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>301.0000</t>
+  </si>
+  <si>
+    <t>302.2400</t>
+  </si>
+  <si>
+    <t>283.8900</t>
+  </si>
+  <si>
+    <t>285.7800</t>
+  </si>
+  <si>
+    <t>14458600.00</t>
+  </si>
+  <si>
+    <t>-4.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10519,51 +10561,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G560"/>
+  <dimension ref="A1:G562"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23400,50 +23442,96 @@
       <c r="G559" t="s">
         <v>3369</v>
       </c>
     </row>
     <row r="560" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
         <v>3370</v>
       </c>
       <c r="B560" t="s">
         <v>3371</v>
       </c>
       <c r="C560" t="s">
         <v>3372</v>
       </c>
       <c r="D560" t="s">
         <v>3373</v>
       </c>
       <c r="E560" t="s">
         <v>3374</v>
       </c>
       <c r="F560" t="s">
         <v>3375</v>
       </c>
       <c r="G560" t="s">
         <v>3376</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B561" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C561" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D561" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E561" t="s">
+        <v>3381</v>
+      </c>
+      <c r="F561" t="s">
+        <v>3382</v>
+      </c>
+      <c r="G561" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B562" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C562" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D562" t="s">
+        <v>3387</v>
+      </c>
+      <c r="E562" t="s">
+        <v>3388</v>
+      </c>
+      <c r="F562" t="s">
+        <v>3389</v>
+      </c>
+      <c r="G562" t="s">
+        <v>3390</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">