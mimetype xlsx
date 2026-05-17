--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TSM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2408" uniqueCount="2275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2415" uniqueCount="2282">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1997-10-01</t>
   </si>
   <si>
@@ -6820,63 +6820,84 @@
   <si>
     <t>365.3600</t>
   </si>
   <si>
     <t>373.1000</t>
   </si>
   <si>
     <t>313.8000</t>
   </si>
   <si>
     <t>337.9500</t>
   </si>
   <si>
     <t>320085000.00</t>
   </si>
   <si>
     <t>-9.78</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>343.9000</t>
   </si>
   <si>
-    <t>348.6800</t>
-[...11 lines deleted...]
-    <t>1.05</t>
+    <t>414.5000</t>
+  </si>
+  <si>
+    <t>326.8000</t>
+  </si>
+  <si>
+    <t>396.0600</t>
+  </si>
+  <si>
+    <t>283692367.00</t>
+  </si>
+  <si>
+    <t>17.19</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>393.4400</t>
+  </si>
+  <si>
+    <t>421.9700</t>
+  </si>
+  <si>
+    <t>386.1200</t>
+  </si>
+  <si>
+    <t>404.3500</t>
+  </si>
+  <si>
+    <t>160445782.00</t>
+  </si>
+  <si>
+    <t>2.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7213,51 +7234,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G344"/>
+  <dimension ref="A1:G345"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15126,50 +15147,73 @@
       <c r="G343" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A344" t="s">
         <v>2268</v>
       </c>
       <c r="B344" t="s">
         <v>2269</v>
       </c>
       <c r="C344" t="s">
         <v>2270</v>
       </c>
       <c r="D344" t="s">
         <v>2271</v>
       </c>
       <c r="E344" t="s">
         <v>2272</v>
       </c>
       <c r="F344" t="s">
         <v>2273</v>
       </c>
       <c r="G344" t="s">
         <v>2274</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B345" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C345" t="s">
+        <v>2277</v>
+      </c>
+      <c r="D345" t="s">
+        <v>2278</v>
+      </c>
+      <c r="E345" t="s">
+        <v>2279</v>
+      </c>
+      <c r="F345" t="s">
+        <v>2280</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2281</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">