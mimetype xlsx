--- v1 (2026-05-17)
+++ v2 (2026-07-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TSM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2415" uniqueCount="2282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2429" uniqueCount="2296">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1997-10-01</t>
   </si>
   <si>
@@ -6841,63 +6841,105 @@
   <si>
     <t>343.9000</t>
   </si>
   <si>
     <t>414.5000</t>
   </si>
   <si>
     <t>326.8000</t>
   </si>
   <si>
     <t>396.0600</t>
   </si>
   <si>
     <t>283692367.00</t>
   </si>
   <si>
     <t>17.19</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>393.4400</t>
   </si>
   <si>
-    <t>421.9700</t>
-[...11 lines deleted...]
-    <t>2.09</t>
+    <t>430.5500</t>
+  </si>
+  <si>
+    <t>385.0600</t>
+  </si>
+  <si>
+    <t>418.4500</t>
+  </si>
+  <si>
+    <t>258000000.00</t>
+  </si>
+  <si>
+    <t>5.65</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>424.8800</t>
+  </si>
+  <si>
+    <t>479.0000</t>
+  </si>
+  <si>
+    <t>405.5100</t>
+  </si>
+  <si>
+    <t>477.5700</t>
+  </si>
+  <si>
+    <t>304446200.00</t>
+  </si>
+  <si>
+    <t>14.13</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>467.6700</t>
+  </si>
+  <si>
+    <t>468.5100</t>
+  </si>
+  <si>
+    <t>429.5000</t>
+  </si>
+  <si>
+    <t>434.1600</t>
+  </si>
+  <si>
+    <t>36959600.00</t>
+  </si>
+  <si>
+    <t>-9.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7234,51 +7276,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G345"/>
+  <dimension ref="A1:G347"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15170,50 +15212,96 @@
       <c r="G344" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A345" t="s">
         <v>2275</v>
       </c>
       <c r="B345" t="s">
         <v>2276</v>
       </c>
       <c r="C345" t="s">
         <v>2277</v>
       </c>
       <c r="D345" t="s">
         <v>2278</v>
       </c>
       <c r="E345" t="s">
         <v>2279</v>
       </c>
       <c r="F345" t="s">
         <v>2280</v>
       </c>
       <c r="G345" t="s">
         <v>2281</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B346" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C346" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D346" t="s">
+        <v>2285</v>
+      </c>
+      <c r="E346" t="s">
+        <v>2286</v>
+      </c>
+      <c r="F346" t="s">
+        <v>2287</v>
+      </c>
+      <c r="G346" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B347" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C347" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E347" t="s">
+        <v>2293</v>
+      </c>
+      <c r="F347" t="s">
+        <v>2294</v>
+      </c>
+      <c r="G347" t="s">
+        <v>2295</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">