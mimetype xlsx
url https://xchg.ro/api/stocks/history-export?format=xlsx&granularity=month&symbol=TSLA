--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TSLA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1344" uniqueCount="1319">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1351" uniqueCount="1325">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-06-01</t>
   </si>
   <si>
@@ -3949,66 +3949,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>390.6000</t>
   </si>
   <si>
     <t>416.3800</t>
   </si>
   <si>
     <t>352.1400</t>
   </si>
   <si>
     <t>371.7500</t>
   </si>
   <si>
     <t>1362671900.00</t>
   </si>
   <si>
     <t>-7.64</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>378.7700</t>
-[...14 lines deleted...]
-    <t>2.56</t>
+    <t>378.6300</t>
+  </si>
+  <si>
+    <t>409.2800</t>
+  </si>
+  <si>
+    <t>337.2400</t>
+  </si>
+  <si>
+    <t>381.6300</t>
+  </si>
+  <si>
+    <t>1416250300.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>382.4900</t>
+  </si>
+  <si>
+    <t>453.4000</t>
+  </si>
+  <si>
+    <t>378.8000</t>
+  </si>
+  <si>
+    <t>422.2400</t>
+  </si>
+  <si>
+    <t>650264400.00</t>
+  </si>
+  <si>
+    <t>10.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4345,51 +4363,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G192"/>
+  <dimension ref="A1:G193"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8761,51 +8779,74 @@
       </c>
       <c r="G191" t="s">
         <v>1311</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A192" t="s">
         <v>1312</v>
       </c>
       <c r="B192" t="s">
         <v>1313</v>
       </c>
       <c r="C192" t="s">
         <v>1314</v>
       </c>
       <c r="D192" t="s">
         <v>1315</v>
       </c>
       <c r="E192" t="s">
         <v>1316</v>
       </c>
       <c r="F192" t="s">
         <v>1317</v>
       </c>
       <c r="G192" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
         <v>1318</v>
+      </c>
+      <c r="B193" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C193" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D193" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1324</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">