--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TSLA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1351" uniqueCount="1325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1365" uniqueCount="1339">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-06-01</t>
   </si>
   <si>
@@ -3976,57 +3976,99 @@
   <si>
     <t>409.2800</t>
   </si>
   <si>
     <t>337.2400</t>
   </si>
   <si>
     <t>381.6300</t>
   </si>
   <si>
     <t>1416250300.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>382.4900</t>
   </si>
   <si>
     <t>453.4000</t>
   </si>
   <si>
     <t>378.8000</t>
   </si>
   <si>
-    <t>422.2400</t>
-[...5 lines deleted...]
-    <t>10.64</t>
+    <t>435.7900</t>
+  </si>
+  <si>
+    <t>1051619600.00</t>
+  </si>
+  <si>
+    <t>14.19</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>427.4900</t>
+  </si>
+  <si>
+    <t>433.6000</t>
+  </si>
+  <si>
+    <t>368.6000</t>
+  </si>
+  <si>
+    <t>420.6000</t>
+  </si>
+  <si>
+    <t>1002301900.00</t>
+  </si>
+  <si>
+    <t>-3.49</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>421.5700</t>
+  </si>
+  <si>
+    <t>432.8599</t>
+  </si>
+  <si>
+    <t>418.0901</t>
+  </si>
+  <si>
+    <t>425.3000</t>
+  </si>
+  <si>
+    <t>39819238.00</t>
+  </si>
+  <si>
+    <t>1.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4363,51 +4405,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G193"/>
+  <dimension ref="A1:G195"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8803,50 +8845,96 @@
       <c r="G192" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A193" t="s">
         <v>1318</v>
       </c>
       <c r="B193" t="s">
         <v>1319</v>
       </c>
       <c r="C193" t="s">
         <v>1320</v>
       </c>
       <c r="D193" t="s">
         <v>1321</v>
       </c>
       <c r="E193" t="s">
         <v>1322</v>
       </c>
       <c r="F193" t="s">
         <v>1323</v>
       </c>
       <c r="G193" t="s">
         <v>1324</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B194" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C194" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D194" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1329</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B195" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C195" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D195" t="s">
+        <v>1335</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1338</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">