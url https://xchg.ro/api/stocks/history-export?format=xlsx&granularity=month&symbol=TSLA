--- v2 (2026-07-03)
+++ v3 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TSLA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1365" uniqueCount="1339">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1372" uniqueCount="1346">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-06-01</t>
   </si>
   <si>
@@ -4009,66 +4009,87 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>427.4900</t>
   </si>
   <si>
     <t>433.6000</t>
   </si>
   <si>
     <t>368.6000</t>
   </si>
   <si>
     <t>420.6000</t>
   </si>
   <si>
     <t>1002301900.00</t>
   </si>
   <si>
     <t>-3.49</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>421.5700</t>
-[...14 lines deleted...]
-    <t>1.12</t>
+    <t>421.4600</t>
+  </si>
+  <si>
+    <t>432.8600</t>
+  </si>
+  <si>
+    <t>297.3800</t>
+  </si>
+  <si>
+    <t>311.2100</t>
+  </si>
+  <si>
+    <t>934706100.00</t>
+  </si>
+  <si>
+    <t>-26.01</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>310.9600</t>
+  </si>
+  <si>
+    <t>351.2600</t>
+  </si>
+  <si>
+    <t>310.4300</t>
+  </si>
+  <si>
+    <t>342.2700</t>
+  </si>
+  <si>
+    <t>322077900.00</t>
+  </si>
+  <si>
+    <t>9.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4405,51 +4426,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G195"/>
+  <dimension ref="A1:G196"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8891,50 +8912,73 @@
       <c r="G194" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A195" t="s">
         <v>1332</v>
       </c>
       <c r="B195" t="s">
         <v>1333</v>
       </c>
       <c r="C195" t="s">
         <v>1334</v>
       </c>
       <c r="D195" t="s">
         <v>1335</v>
       </c>
       <c r="E195" t="s">
         <v>1336</v>
       </c>
       <c r="F195" t="s">
         <v>1337</v>
       </c>
       <c r="G195" t="s">
         <v>1338</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B196" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C196" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D196" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1345</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">