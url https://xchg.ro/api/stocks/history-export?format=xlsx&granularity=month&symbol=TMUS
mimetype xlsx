--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TMUS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1610" uniqueCount="1537">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1617" uniqueCount="1544">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-04-01</t>
   </si>
   <si>
@@ -4606,63 +4606,84 @@
   <si>
     <t>217.0000</t>
   </si>
   <si>
     <t>222.0900</t>
   </si>
   <si>
     <t>202.9500</t>
   </si>
   <si>
     <t>210.0300</t>
   </si>
   <si>
     <t>121796200.00</t>
   </si>
   <si>
     <t>-3.25</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>208.4200</t>
   </si>
   <si>
-    <t>209.3150</t>
-[...11 lines deleted...]
-    <t>-2.75</t>
+    <t>209.3200</t>
+  </si>
+  <si>
+    <t>182.0100</t>
+  </si>
+  <si>
+    <t>195.5000</t>
+  </si>
+  <si>
+    <t>140249800.00</t>
+  </si>
+  <si>
+    <t>-6.92</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>197.3900</t>
+  </si>
+  <si>
+    <t>198.2800</t>
+  </si>
+  <si>
+    <t>185.1000</t>
+  </si>
+  <si>
+    <t>185.2200</t>
+  </si>
+  <si>
+    <t>51202100.00</t>
+  </si>
+  <si>
+    <t>-5.26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4999,51 +5020,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G230"/>
+  <dimension ref="A1:G231"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10290,50 +10311,73 @@
       <c r="G229" t="s">
         <v>1529</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>1530</v>
       </c>
       <c r="B230" t="s">
         <v>1531</v>
       </c>
       <c r="C230" t="s">
         <v>1532</v>
       </c>
       <c r="D230" t="s">
         <v>1533</v>
       </c>
       <c r="E230" t="s">
         <v>1534</v>
       </c>
       <c r="F230" t="s">
         <v>1535</v>
       </c>
       <c r="G230" t="s">
         <v>1536</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1543</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">