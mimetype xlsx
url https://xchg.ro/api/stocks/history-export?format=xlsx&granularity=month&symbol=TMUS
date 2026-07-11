--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TMUS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1617" uniqueCount="1544">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1631" uniqueCount="1558">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-04-01</t>
   </si>
   <si>
@@ -4633,57 +4633,99 @@
   <si>
     <t>182.0100</t>
   </si>
   <si>
     <t>195.5000</t>
   </si>
   <si>
     <t>140249800.00</t>
   </si>
   <si>
     <t>-6.92</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>197.3900</t>
   </si>
   <si>
     <t>198.2800</t>
   </si>
   <si>
     <t>185.1000</t>
   </si>
   <si>
-    <t>185.2200</t>
-[...5 lines deleted...]
-    <t>-5.26</t>
+    <t>187.5300</t>
+  </si>
+  <si>
+    <t>90048700.00</t>
+  </si>
+  <si>
+    <t>-4.08</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>185.2600</t>
+  </si>
+  <si>
+    <t>189.8900</t>
+  </si>
+  <si>
+    <t>165.6600</t>
+  </si>
+  <si>
+    <t>167.7300</t>
+  </si>
+  <si>
+    <t>131984700.00</t>
+  </si>
+  <si>
+    <t>-10.56</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>169.6700</t>
+  </si>
+  <si>
+    <t>189.9700</t>
+  </si>
+  <si>
+    <t>169.3500</t>
+  </si>
+  <si>
+    <t>181.4800</t>
+  </si>
+  <si>
+    <t>33318694.00</t>
+  </si>
+  <si>
+    <t>8.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5020,51 +5062,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G231"/>
+  <dimension ref="A1:G233"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10334,50 +10376,96 @@
       <c r="G230" t="s">
         <v>1536</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>1537</v>
       </c>
       <c r="B231" t="s">
         <v>1538</v>
       </c>
       <c r="C231" t="s">
         <v>1539</v>
       </c>
       <c r="D231" t="s">
         <v>1540</v>
       </c>
       <c r="E231" t="s">
         <v>1541</v>
       </c>
       <c r="F231" t="s">
         <v>1542</v>
       </c>
       <c r="G231" t="s">
         <v>1543</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1547</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1554</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F233" t="s">
+        <v>1556</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1557</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">