--- v2 (2026-07-11)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TMUS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1631" uniqueCount="1558">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="1564">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-04-01</t>
   </si>
   <si>
@@ -4669,63 +4669,81 @@
   <si>
     <t>185.2600</t>
   </si>
   <si>
     <t>189.8900</t>
   </si>
   <si>
     <t>165.6600</t>
   </si>
   <si>
     <t>167.7300</t>
   </si>
   <si>
     <t>131984700.00</t>
   </si>
   <si>
     <t>-10.56</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>169.6700</t>
   </si>
   <si>
-    <t>189.9700</t>
+    <t>198.8600</t>
   </si>
   <si>
     <t>169.3500</t>
   </si>
   <si>
-    <t>181.4800</t>
-[...5 lines deleted...]
-    <t>8.20</t>
+    <t>172.7100</t>
+  </si>
+  <si>
+    <t>114248800.00</t>
+  </si>
+  <si>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>175.1900</t>
+  </si>
+  <si>
+    <t>187.4800</t>
+  </si>
+  <si>
+    <t>181.6100</t>
+  </si>
+  <si>
+    <t>70237292.00</t>
+  </si>
+  <si>
+    <t>5.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5062,51 +5080,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G233"/>
+  <dimension ref="A1:G234"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10422,50 +10440,73 @@
       <c r="G232" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A233" t="s">
         <v>1551</v>
       </c>
       <c r="B233" t="s">
         <v>1552</v>
       </c>
       <c r="C233" t="s">
         <v>1553</v>
       </c>
       <c r="D233" t="s">
         <v>1554</v>
       </c>
       <c r="E233" t="s">
         <v>1555</v>
       </c>
       <c r="F233" t="s">
         <v>1556</v>
       </c>
       <c r="G233" t="s">
         <v>1557</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1383</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F234" t="s">
+        <v>1562</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1563</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">