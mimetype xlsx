--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2863" uniqueCount="2550">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2870" uniqueCount="2557">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1991-09-01</t>
   </si>
   <si>
@@ -7648,60 +7648,81 @@
   <si>
     <t>242.9900</t>
   </si>
   <si>
     <t>244.0000</t>
   </si>
   <si>
     <t>201.0600</t>
   </si>
   <si>
     <t>206.0900</t>
   </si>
   <si>
     <t>7018000.00</t>
   </si>
   <si>
     <t>-14.97</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>210.6600</t>
   </si>
   <si>
-    <t>211.0800</t>
-[...8 lines deleted...]
-    <t>330665.00</t>
+    <t>219.8500</t>
+  </si>
+  <si>
+    <t>190.3100</t>
+  </si>
+  <si>
+    <t>192.6200</t>
+  </si>
+  <si>
+    <t>8247200.00</t>
+  </si>
+  <si>
+    <t>-6.54</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>191.0000</t>
+  </si>
+  <si>
+    <t>195.8200</t>
+  </si>
+  <si>
+    <t>179.7600</t>
+  </si>
+  <si>
+    <t>190.6800</t>
+  </si>
+  <si>
+    <t>5502000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8038,51 +8059,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G409"/>
+  <dimension ref="A1:G410"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17445,51 +17466,74 @@
       </c>
       <c r="G408" t="s">
         <v>2543</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>2544</v>
       </c>
       <c r="B409" t="s">
         <v>2545</v>
       </c>
       <c r="C409" t="s">
         <v>2546</v>
       </c>
       <c r="D409" t="s">
         <v>2547</v>
       </c>
       <c r="E409" t="s">
         <v>2548</v>
       </c>
       <c r="F409" t="s">
         <v>2549</v>
       </c>
       <c r="G409" t="s">
-        <v>1013</v>
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2553</v>
+      </c>
+      <c r="D410" t="s">
+        <v>2554</v>
+      </c>
+      <c r="E410" t="s">
+        <v>2555</v>
+      </c>
+      <c r="F410" t="s">
+        <v>2556</v>
+      </c>
+      <c r="G410" t="s">
+        <v>836</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">