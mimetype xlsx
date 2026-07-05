--- v1 (2026-05-18)
+++ v2 (2026-07-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2870" uniqueCount="2557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2884" uniqueCount="2571">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1991-09-01</t>
   </si>
   <si>
@@ -7675,54 +7675,96 @@
   <si>
     <t>190.3100</t>
   </si>
   <si>
     <t>192.6200</t>
   </si>
   <si>
     <t>8247200.00</t>
   </si>
   <si>
     <t>-6.54</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>191.0000</t>
   </si>
   <si>
     <t>195.8200</t>
   </si>
   <si>
     <t>179.7600</t>
   </si>
   <si>
-    <t>190.6800</t>
-[...2 lines deleted...]
-    <t>5502000.00</t>
+    <t>189.9500</t>
+  </si>
+  <si>
+    <t>9382900.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>182.6800</t>
+  </si>
+  <si>
+    <t>183.7100</t>
+  </si>
+  <si>
+    <t>166.1000</t>
+  </si>
+  <si>
+    <t>168.4200</t>
+  </si>
+  <si>
+    <t>12759400.00</t>
+  </si>
+  <si>
+    <t>-11.33</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>168.9200</t>
+  </si>
+  <si>
+    <t>174.8500</t>
+  </si>
+  <si>
+    <t>168.6700</t>
+  </si>
+  <si>
+    <t>174.5900</t>
+  </si>
+  <si>
+    <t>884100.00</t>
+  </si>
+  <si>
+    <t>3.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8059,51 +8101,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G410"/>
+  <dimension ref="A1:G412"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17489,51 +17531,97 @@
       </c>
       <c r="G409" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
         <v>2551</v>
       </c>
       <c r="B410" t="s">
         <v>2552</v>
       </c>
       <c r="C410" t="s">
         <v>2553</v>
       </c>
       <c r="D410" t="s">
         <v>2554</v>
       </c>
       <c r="E410" t="s">
         <v>2555</v>
       </c>
       <c r="F410" t="s">
         <v>2556</v>
       </c>
       <c r="G410" t="s">
-        <v>836</v>
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E411" t="s">
+        <v>2561</v>
+      </c>
+      <c r="F411" t="s">
+        <v>2562</v>
+      </c>
+      <c r="G411" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B412" t="s">
+        <v>2565</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E412" t="s">
+        <v>2568</v>
+      </c>
+      <c r="F412" t="s">
+        <v>2569</v>
+      </c>
+      <c r="G412" t="s">
+        <v>2570</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">