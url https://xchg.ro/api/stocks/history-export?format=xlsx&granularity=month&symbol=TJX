--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TJX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3227" uniqueCount="2784">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3234" uniqueCount="2792">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-01-01</t>
   </si>
   <si>
@@ -8350,60 +8350,84 @@
   <si>
     <t>160.2200</t>
   </si>
   <si>
     <t>162.5900</t>
   </si>
   <si>
     <t>152.1800</t>
   </si>
   <si>
     <t>159.7000</t>
   </si>
   <si>
     <t>100039000.00</t>
   </si>
   <si>
     <t>-1.21</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>160.4600</t>
   </si>
   <si>
-    <t>162.3700</t>
-[...8 lines deleted...]
-    <t>4001553.00</t>
+    <t>165.8200</t>
+  </si>
+  <si>
+    <t>155.1500</t>
+  </si>
+  <si>
+    <t>156.7500</t>
+  </si>
+  <si>
+    <t>84057900.00</t>
+  </si>
+  <si>
+    <t>-1.85</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>157.1100</t>
+  </si>
+  <si>
+    <t>158.2800</t>
+  </si>
+  <si>
+    <t>146.1400</t>
+  </si>
+  <si>
+    <t>147.4300</t>
+  </si>
+  <si>
+    <t>65783800.00</t>
+  </si>
+  <si>
+    <t>-5.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8740,51 +8764,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G461"/>
+  <dimension ref="A1:G462"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19343,51 +19367,74 @@
       </c>
       <c r="G460" t="s">
         <v>2777</v>
       </c>
     </row>
     <row r="461" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A461" t="s">
         <v>2778</v>
       </c>
       <c r="B461" t="s">
         <v>2779</v>
       </c>
       <c r="C461" t="s">
         <v>2780</v>
       </c>
       <c r="D461" t="s">
         <v>2781</v>
       </c>
       <c r="E461" t="s">
         <v>2782</v>
       </c>
       <c r="F461" t="s">
         <v>2783</v>
       </c>
       <c r="G461" t="s">
-        <v>1990</v>
+        <v>2784</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B462" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C462" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D462" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E462" t="s">
+        <v>2789</v>
+      </c>
+      <c r="F462" t="s">
+        <v>2790</v>
+      </c>
+      <c r="G462" t="s">
+        <v>2791</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">