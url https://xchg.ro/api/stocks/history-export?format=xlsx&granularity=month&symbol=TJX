--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TJX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3234" uniqueCount="2792">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3248" uniqueCount="2804">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-01-01</t>
   </si>
   <si>
@@ -8371,63 +8371,99 @@
   <si>
     <t>160.4600</t>
   </si>
   <si>
     <t>165.8200</t>
   </si>
   <si>
     <t>155.1500</t>
   </si>
   <si>
     <t>156.7500</t>
   </si>
   <si>
     <t>84057900.00</t>
   </si>
   <si>
     <t>-1.85</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>157.1100</t>
   </si>
   <si>
-    <t>158.2800</t>
+    <t>160.8900</t>
   </si>
   <si>
     <t>146.1400</t>
   </si>
   <si>
-    <t>147.4300</t>
-[...5 lines deleted...]
-    <t>-5.95</t>
+    <t>154.7500</t>
+  </si>
+  <si>
+    <t>131611300.00</t>
+  </si>
+  <si>
+    <t>-1.28</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>153.3800</t>
+  </si>
+  <si>
+    <t>170.0000</t>
+  </si>
+  <si>
+    <t>149.6100</t>
+  </si>
+  <si>
+    <t>135278100.00</t>
+  </si>
+  <si>
+    <t>-2.10</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>152.0500</t>
+  </si>
+  <si>
+    <t>154.2600</t>
+  </si>
+  <si>
+    <t>149.7100</t>
+  </si>
+  <si>
+    <t>9966500.00</t>
+  </si>
+  <si>
+    <t>1.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8764,51 +8800,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G462"/>
+  <dimension ref="A1:G464"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19391,50 +19427,96 @@
       <c r="G461" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="462" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A462" t="s">
         <v>2785</v>
       </c>
       <c r="B462" t="s">
         <v>2786</v>
       </c>
       <c r="C462" t="s">
         <v>2787</v>
       </c>
       <c r="D462" t="s">
         <v>2788</v>
       </c>
       <c r="E462" t="s">
         <v>2789</v>
       </c>
       <c r="F462" t="s">
         <v>2790</v>
       </c>
       <c r="G462" t="s">
         <v>2791</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B463" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C463" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D463" t="s">
+        <v>2795</v>
+      </c>
+      <c r="E463" t="s">
+        <v>2752</v>
+      </c>
+      <c r="F463" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G463" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B464" t="s">
+        <v>2799</v>
+      </c>
+      <c r="C464" t="s">
+        <v>2800</v>
+      </c>
+      <c r="D464" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E464" t="s">
+        <v>2800</v>
+      </c>
+      <c r="F464" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G464" t="s">
+        <v>2803</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">