--- v2 (2026-07-07)
+++ v3 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TJX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3248" uniqueCount="2804">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3255" uniqueCount="2812">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1988-01-01</t>
   </si>
   <si>
@@ -8410,60 +8410,84 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>153.3800</t>
   </si>
   <si>
     <t>170.0000</t>
   </si>
   <si>
     <t>149.6100</t>
   </si>
   <si>
     <t>135278100.00</t>
   </si>
   <si>
     <t>-2.10</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>152.0500</t>
   </si>
   <si>
-    <t>154.2600</t>
-[...8 lines deleted...]
-    <t>1.82</t>
+    <t>163.0400</t>
+  </si>
+  <si>
+    <t>148.2700</t>
+  </si>
+  <si>
+    <t>157.3400</t>
+  </si>
+  <si>
+    <t>108176400.00</t>
+  </si>
+  <si>
+    <t>3.85</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>159.2900</t>
+  </si>
+  <si>
+    <t>162.5000</t>
+  </si>
+  <si>
+    <t>139.1700</t>
+  </si>
+  <si>
+    <t>139.4800</t>
+  </si>
+  <si>
+    <t>112903179.00</t>
+  </si>
+  <si>
+    <t>-11.35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8800,51 +8824,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G464"/>
+  <dimension ref="A1:G465"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19466,57 +19490,80 @@
       </c>
       <c r="E463" t="s">
         <v>2752</v>
       </c>
       <c r="F463" t="s">
         <v>2796</v>
       </c>
       <c r="G463" t="s">
         <v>2797</v>
       </c>
     </row>
     <row r="464" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A464" t="s">
         <v>2798</v>
       </c>
       <c r="B464" t="s">
         <v>2799</v>
       </c>
       <c r="C464" t="s">
         <v>2800</v>
       </c>
       <c r="D464" t="s">
         <v>2801</v>
       </c>
       <c r="E464" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
       <c r="F464" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="G464" t="s">
-        <v>2803</v>
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B465" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C465" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D465" t="s">
+        <v>2808</v>
+      </c>
+      <c r="E465" t="s">
+        <v>2809</v>
+      </c>
+      <c r="F465" t="s">
+        <v>2810</v>
+      </c>
+      <c r="G465" t="s">
+        <v>2811</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">