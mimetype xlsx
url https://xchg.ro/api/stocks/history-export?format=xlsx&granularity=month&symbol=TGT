--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TGT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3626" uniqueCount="3140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3633" uniqueCount="3148">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9418,60 +9418,84 @@
   <si>
     <t>111.8400</t>
   </si>
   <si>
     <t>126.0000</t>
   </si>
   <si>
     <t>111.2500</t>
   </si>
   <si>
     <t>121.2000</t>
   </si>
   <si>
     <t>148045800.00</t>
   </si>
   <si>
     <t>6.51</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>121.1500</t>
   </si>
   <si>
-    <t>122.1450</t>
-[...8 lines deleted...]
-    <t>-0.62</t>
+    <t>133.1000</t>
+  </si>
+  <si>
+    <t>116.8300</t>
+  </si>
+  <si>
+    <t>129.7500</t>
+  </si>
+  <si>
+    <t>97424900.00</t>
+  </si>
+  <si>
+    <t>7.05</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>129.8100</t>
+  </si>
+  <si>
+    <t>131.9800</t>
+  </si>
+  <si>
+    <t>117.6700</t>
+  </si>
+  <si>
+    <t>121.5400</t>
+  </si>
+  <si>
+    <t>51899000.00</t>
+  </si>
+  <si>
+    <t>-6.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9808,51 +9832,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G518"/>
+  <dimension ref="A1:G519"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21716,57 +21740,80 @@
       </c>
       <c r="E517" t="s">
         <v>3131</v>
       </c>
       <c r="F517" t="s">
         <v>3132</v>
       </c>
       <c r="G517" t="s">
         <v>3133</v>
       </c>
     </row>
     <row r="518" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>3134</v>
       </c>
       <c r="B518" t="s">
         <v>3135</v>
       </c>
       <c r="C518" t="s">
         <v>3136</v>
       </c>
       <c r="D518" t="s">
         <v>3137</v>
       </c>
       <c r="E518" t="s">
-        <v>2663</v>
+        <v>3138</v>
       </c>
       <c r="F518" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="G518" t="s">
-        <v>3139</v>
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>3141</v>
+      </c>
+      <c r="B519" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C519" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D519" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E519" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F519" t="s">
+        <v>3146</v>
+      </c>
+      <c r="G519" t="s">
+        <v>3147</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">