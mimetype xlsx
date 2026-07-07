--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TGT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3633" uniqueCount="3148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="3161">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9442,60 +9442,99 @@
   <si>
     <t>133.1000</t>
   </si>
   <si>
     <t>116.8300</t>
   </si>
   <si>
     <t>129.7500</t>
   </si>
   <si>
     <t>97424900.00</t>
   </si>
   <si>
     <t>7.05</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>129.8100</t>
   </si>
   <si>
     <t>131.9800</t>
   </si>
   <si>
-    <t>117.6700</t>
-[...8 lines deleted...]
-    <t>-6.33</t>
+    <t>117.0500</t>
+  </si>
+  <si>
+    <t>127.0700</t>
+  </si>
+  <si>
+    <t>123023900.00</t>
+  </si>
+  <si>
+    <t>-2.07</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>126.4800</t>
+  </si>
+  <si>
+    <t>142.8200</t>
+  </si>
+  <si>
+    <t>120.7700</t>
+  </si>
+  <si>
+    <t>130.6100</t>
+  </si>
+  <si>
+    <t>99443000.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>129.8000</t>
+  </si>
+  <si>
+    <t>132.2800</t>
+  </si>
+  <si>
+    <t>124.7000</t>
+  </si>
+  <si>
+    <t>126.1000</t>
+  </si>
+  <si>
+    <t>13398057.00</t>
+  </si>
+  <si>
+    <t>-3.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9832,51 +9871,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G519"/>
+  <dimension ref="A1:G521"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21770,50 +21809,96 @@
       <c r="G518" t="s">
         <v>3140</v>
       </c>
     </row>
     <row r="519" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
         <v>3141</v>
       </c>
       <c r="B519" t="s">
         <v>3142</v>
       </c>
       <c r="C519" t="s">
         <v>3143</v>
       </c>
       <c r="D519" t="s">
         <v>3144</v>
       </c>
       <c r="E519" t="s">
         <v>3145</v>
       </c>
       <c r="F519" t="s">
         <v>3146</v>
       </c>
       <c r="G519" t="s">
         <v>3147</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B520" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C520" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D520" t="s">
+        <v>3151</v>
+      </c>
+      <c r="E520" t="s">
+        <v>3152</v>
+      </c>
+      <c r="F520" t="s">
+        <v>3153</v>
+      </c>
+      <c r="G520" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B521" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C521" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D521" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E521" t="s">
+        <v>3158</v>
+      </c>
+      <c r="F521" t="s">
+        <v>3159</v>
+      </c>
+      <c r="G521" t="s">
+        <v>3160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">