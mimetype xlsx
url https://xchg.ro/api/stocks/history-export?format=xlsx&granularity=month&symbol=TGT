--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TGT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="3161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3654" uniqueCount="3167">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9478,63 +9478,81 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>126.4800</t>
   </si>
   <si>
     <t>142.8200</t>
   </si>
   <si>
     <t>120.7700</t>
   </si>
   <si>
     <t>130.6100</t>
   </si>
   <si>
     <t>99443000.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>129.8000</t>
   </si>
   <si>
-    <t>132.2800</t>
+    <t>147.7700</t>
   </si>
   <si>
     <t>124.7000</t>
   </si>
   <si>
-    <t>126.1000</t>
-[...5 lines deleted...]
-    <t>-3.45</t>
+    <t>144.4900</t>
+  </si>
+  <si>
+    <t>83085800.00</t>
+  </si>
+  <si>
+    <t>10.63</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>147.5200</t>
+  </si>
+  <si>
+    <t>161.9799</t>
+  </si>
+  <si>
+    <t>159.0000</t>
+  </si>
+  <si>
+    <t>59320925.00</t>
+  </si>
+  <si>
+    <t>10.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9871,51 +9889,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G521"/>
+  <dimension ref="A1:G522"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21855,50 +21873,73 @@
       <c r="G520" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>3154</v>
       </c>
       <c r="B521" t="s">
         <v>3155</v>
       </c>
       <c r="C521" t="s">
         <v>3156</v>
       </c>
       <c r="D521" t="s">
         <v>3157</v>
       </c>
       <c r="E521" t="s">
         <v>3158</v>
       </c>
       <c r="F521" t="s">
         <v>3159</v>
       </c>
       <c r="G521" t="s">
         <v>3160</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B522" t="s">
+        <v>3162</v>
+      </c>
+      <c r="C522" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D522" t="s">
+        <v>2845</v>
+      </c>
+      <c r="E522" t="s">
+        <v>3164</v>
+      </c>
+      <c r="F522" t="s">
+        <v>3165</v>
+      </c>
+      <c r="G522" t="s">
+        <v>3166</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">