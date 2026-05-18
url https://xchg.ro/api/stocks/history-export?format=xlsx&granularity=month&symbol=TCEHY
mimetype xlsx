--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TCEHY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1379" uniqueCount="1323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1386" uniqueCount="1331">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-01-01</t>
   </si>
   <si>
@@ -3964,63 +3964,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>65.0200</t>
   </si>
   <si>
     <t>74.4700</t>
   </si>
   <si>
     <t>60.9200</t>
   </si>
   <si>
     <t>63.2200</t>
   </si>
   <si>
     <t>94260900.00</t>
   </si>
   <si>
     <t>-3.77</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>63.6400</t>
-[...11 lines deleted...]
-    <t>0.44</t>
+    <t>63.5100</t>
+  </si>
+  <si>
+    <t>67.8700</t>
+  </si>
+  <si>
+    <t>59.9000</t>
+  </si>
+  <si>
+    <t>61.0200</t>
+  </si>
+  <si>
+    <t>83131900.00</t>
+  </si>
+  <si>
+    <t>-3.48</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>60.9300</t>
+  </si>
+  <si>
+    <t>61.9900</t>
+  </si>
+  <si>
+    <t>57.9100</t>
+  </si>
+  <si>
+    <t>58.6900</t>
+  </si>
+  <si>
+    <t>51503000.00</t>
+  </si>
+  <si>
+    <t>-3.82</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4357,51 +4381,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G197"/>
+  <dimension ref="A1:G198"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8882,57 +8906,80 @@
       </c>
       <c r="E196" t="s">
         <v>1314</v>
       </c>
       <c r="F196" t="s">
         <v>1315</v>
       </c>
       <c r="G196" t="s">
         <v>1316</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
         <v>1317</v>
       </c>
       <c r="B197" t="s">
         <v>1318</v>
       </c>
       <c r="C197" t="s">
         <v>1319</v>
       </c>
       <c r="D197" t="s">
         <v>1320</v>
       </c>
       <c r="E197" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="F197" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="G197" t="s">
-        <v>1322</v>
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B198" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1330</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">