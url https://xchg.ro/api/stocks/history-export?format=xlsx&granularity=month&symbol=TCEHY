--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TCEHY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1386" uniqueCount="1331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1400" uniqueCount="1344">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-01-01</t>
   </si>
   <si>
@@ -3991,60 +3991,99 @@
   <si>
     <t>67.8700</t>
   </si>
   <si>
     <t>59.9000</t>
   </si>
   <si>
     <t>61.0200</t>
   </si>
   <si>
     <t>83131900.00</t>
   </si>
   <si>
     <t>-3.48</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>60.9300</t>
   </si>
   <si>
     <t>61.9900</t>
   </si>
   <si>
-    <t>57.9100</t>
-[...8 lines deleted...]
-    <t>-3.82</t>
+    <t>54.1200</t>
+  </si>
+  <si>
+    <t>54.6000</t>
+  </si>
+  <si>
+    <t>88269600.00</t>
+  </si>
+  <si>
+    <t>-10.52</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>55.3200</t>
+  </si>
+  <si>
+    <t>61.3800</t>
+  </si>
+  <si>
+    <t>52.8400</t>
+  </si>
+  <si>
+    <t>55.2200</t>
+  </si>
+  <si>
+    <t>96199600.00</t>
+  </si>
+  <si>
+    <t>1.14</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>55.2100</t>
+  </si>
+  <si>
+    <t>60.9700</t>
+  </si>
+  <si>
+    <t>59.6900</t>
+  </si>
+  <si>
+    <t>22660541.00</t>
+  </si>
+  <si>
+    <t>8.09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4381,51 +4420,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G198"/>
+  <dimension ref="A1:G200"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -8936,50 +8975,96 @@
       <c r="G197" t="s">
         <v>1323</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
         <v>1324</v>
       </c>
       <c r="B198" t="s">
         <v>1325</v>
       </c>
       <c r="C198" t="s">
         <v>1326</v>
       </c>
       <c r="D198" t="s">
         <v>1327</v>
       </c>
       <c r="E198" t="s">
         <v>1328</v>
       </c>
       <c r="F198" t="s">
         <v>1329</v>
       </c>
       <c r="G198" t="s">
         <v>1330</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B199" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B200" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D200" t="s">
+        <v>696</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1341</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1342</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">