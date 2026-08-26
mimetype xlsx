--- v2 (2026-07-11)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="TCEHY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1400" uniqueCount="1344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1407" uniqueCount="1351">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2010-01-01</t>
   </si>
   <si>
@@ -4030,60 +4030,81 @@
   <si>
     <t>55.3200</t>
   </si>
   <si>
     <t>61.3800</t>
   </si>
   <si>
     <t>52.8400</t>
   </si>
   <si>
     <t>55.2200</t>
   </si>
   <si>
     <t>96199600.00</t>
   </si>
   <si>
     <t>1.14</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>55.2100</t>
   </si>
   <si>
-    <t>60.9700</t>
-[...8 lines deleted...]
-    <t>8.09</t>
+    <t>62.0000</t>
+  </si>
+  <si>
+    <t>61.4300</t>
+  </si>
+  <si>
+    <t>86846600.00</t>
+  </si>
+  <si>
+    <t>11.25</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>62.1700</t>
+  </si>
+  <si>
+    <t>62.8800</t>
+  </si>
+  <si>
+    <t>55.1800</t>
+  </si>
+  <si>
+    <t>56.5300</t>
+  </si>
+  <si>
+    <t>55741235.00</t>
+  </si>
+  <si>
+    <t>-7.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4420,51 +4441,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G200"/>
+  <dimension ref="A1:G201"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -9021,50 +9042,73 @@
       <c r="G199" t="s">
         <v>1337</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
         <v>1338</v>
       </c>
       <c r="B200" t="s">
         <v>1339</v>
       </c>
       <c r="C200" t="s">
         <v>1340</v>
       </c>
       <c r="D200" t="s">
         <v>696</v>
       </c>
       <c r="E200" t="s">
         <v>1341</v>
       </c>
       <c r="F200" t="s">
         <v>1342</v>
       </c>
       <c r="G200" t="s">
         <v>1343</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B201" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1347</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1350</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">