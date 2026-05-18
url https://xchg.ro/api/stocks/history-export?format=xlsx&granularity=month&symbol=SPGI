--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SPGI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3437" uniqueCount="3003">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3444" uniqueCount="3008">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -9004,63 +9004,78 @@
   <si>
     <t>433.0100</t>
   </si>
   <si>
     <t>452.6900</t>
   </si>
   <si>
     <t>403.3700</t>
   </si>
   <si>
     <t>425.3400</t>
   </si>
   <si>
     <t>48782600.00</t>
   </si>
   <si>
     <t>-3.74</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>425.6200</t>
   </si>
   <si>
-    <t>427.6600</t>
-[...11 lines deleted...]
-    <t>-0.04</t>
+    <t>456.7000</t>
+  </si>
+  <si>
+    <t>408.7400</t>
+  </si>
+  <si>
+    <t>431.2300</t>
+  </si>
+  <si>
+    <t>36648000.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>435.4600</t>
+  </si>
+  <si>
+    <t>438.8800</t>
+  </si>
+  <si>
+    <t>401.0000</t>
+  </si>
+  <si>
+    <t>403.1500</t>
+  </si>
+  <si>
+    <t>21470200.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9397,51 +9412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G491"/>
+  <dimension ref="A1:G492"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20690,51 +20705,74 @@
       </c>
       <c r="G490" t="s">
         <v>2995</v>
       </c>
     </row>
     <row r="491" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>2996</v>
       </c>
       <c r="B491" t="s">
         <v>2997</v>
       </c>
       <c r="C491" t="s">
         <v>2998</v>
       </c>
       <c r="D491" t="s">
         <v>2999</v>
       </c>
       <c r="E491" t="s">
         <v>3000</v>
       </c>
       <c r="F491" t="s">
         <v>3001</v>
       </c>
       <c r="G491" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
         <v>3002</v>
+      </c>
+      <c r="B492" t="s">
+        <v>3003</v>
+      </c>
+      <c r="C492" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D492" t="s">
+        <v>3005</v>
+      </c>
+      <c r="E492" t="s">
+        <v>3006</v>
+      </c>
+      <c r="F492" t="s">
+        <v>3007</v>
+      </c>
+      <c r="G492" t="s">
+        <v>2792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">