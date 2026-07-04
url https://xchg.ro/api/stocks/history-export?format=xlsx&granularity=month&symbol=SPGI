--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SPGI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3444" uniqueCount="3008">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3458" uniqueCount="3023">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -7117,1965 +7117,2010 @@
   <si>
     <t>199.8700</t>
   </si>
   <si>
     <t>208.9800</t>
   </si>
   <si>
     <t>198.7100</t>
   </si>
   <si>
     <t>203.8900</t>
   </si>
   <si>
     <t>25337800.00</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
     <t>202.5700</t>
   </si>
   <si>
-    <t>217.3100</t>
-[...11 lines deleted...]
-    <t>-1.69</t>
+    <t>213.0100</t>
+  </si>
+  <si>
+    <t>188.7701</t>
+  </si>
+  <si>
+    <t>189.6310</t>
+  </si>
+  <si>
+    <t>20452107.00</t>
+  </si>
+  <si>
+    <t>-6.99</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
-    <t>198.8500</t>
-[...11 lines deleted...]
-    <t>21933700.00</t>
+    <t>188.1268</t>
+  </si>
+  <si>
+    <t>196.2157</t>
+  </si>
+  <si>
+    <t>185.4589</t>
+  </si>
+  <si>
+    <t>195.8846</t>
+  </si>
+  <si>
+    <t>23183921.00</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
-    <t>207.4800</t>
-[...11 lines deleted...]
-    <t>20596100.00</t>
+    <t>196.2914</t>
+  </si>
+  <si>
+    <t>203.4059</t>
+  </si>
+  <si>
+    <t>184.8061</t>
+  </si>
+  <si>
+    <t>184.8534</t>
+  </si>
+  <si>
+    <t>21770079.00</t>
   </si>
   <si>
     <t>-5.63</t>
   </si>
   <si>
     <t>2018-10-01</t>
   </si>
   <si>
-    <t>196.5000</t>
-[...11 lines deleted...]
-    <t>43141500.00</t>
+    <t>185.9035</t>
+  </si>
+  <si>
+    <t>188.7796</t>
+  </si>
+  <si>
+    <t>157.1523</t>
+  </si>
+  <si>
+    <t>172.4882</t>
+  </si>
+  <si>
+    <t>45600568.00</t>
   </si>
   <si>
     <t>-6.69</t>
   </si>
   <si>
     <t>2018-11-01</t>
   </si>
   <si>
-    <t>182.2600</t>
-[...11 lines deleted...]
-    <t>33180500.00</t>
+    <t>172.4314</t>
+  </si>
+  <si>
+    <t>178.3254</t>
+  </si>
+  <si>
+    <t>163.7843</t>
+  </si>
+  <si>
+    <t>172.9991</t>
+  </si>
+  <si>
+    <t>35071792.00</t>
   </si>
   <si>
     <t>0.30</t>
   </si>
   <si>
     <t>2018-12-01</t>
   </si>
   <si>
-    <t>185.7400</t>
-[...11 lines deleted...]
-    <t>41483600.00</t>
+    <t>175.7237</t>
+  </si>
+  <si>
+    <t>176.2630</t>
+  </si>
+  <si>
+    <t>148.2308</t>
+  </si>
+  <si>
+    <t>160.7758</t>
+  </si>
+  <si>
+    <t>43848167.00</t>
   </si>
   <si>
     <t>-7.07</t>
   </si>
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
-    <t>169.2700</t>
-[...11 lines deleted...]
-    <t>34391200.00</t>
+    <t>160.1419</t>
+  </si>
+  <si>
+    <t>181.5043</t>
+  </si>
+  <si>
+    <t>155.1466</t>
+  </si>
+  <si>
+    <t>181.3151</t>
+  </si>
+  <si>
+    <t>36351501.00</t>
   </si>
   <si>
     <t>12.78</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
-    <t>192.1000</t>
-[...11 lines deleted...]
-    <t>25216700.00</t>
+    <t>181.7408</t>
+  </si>
+  <si>
+    <t>193.2545</t>
+  </si>
+  <si>
+    <t>177.2091</t>
+  </si>
+  <si>
+    <t>189.5648</t>
+  </si>
+  <si>
+    <t>26654051.00</t>
   </si>
   <si>
     <t>4.55</t>
   </si>
   <si>
     <t>2019-03-01</t>
   </si>
   <si>
-    <t>202.1300</t>
-[...11 lines deleted...]
-    <t>24517900.00</t>
+    <t>191.2299</t>
+  </si>
+  <si>
+    <t>199.8770</t>
+  </si>
+  <si>
+    <t>184.4371</t>
+  </si>
+  <si>
+    <t>199.1958</t>
+  </si>
+  <si>
+    <t>25915423.00</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
-    <t>212.0200</t>
-[...11 lines deleted...]
-    <t>17613800.00</t>
+    <t>200.5866</t>
+  </si>
+  <si>
+    <t>209.0066</t>
+  </si>
+  <si>
+    <t>198.8269</t>
+  </si>
+  <si>
+    <t>208.7606</t>
+  </si>
+  <si>
+    <t>18617788.00</t>
   </si>
   <si>
     <t>2019-05-01</t>
   </si>
   <si>
-    <t>220.9900</t>
-[...11 lines deleted...]
-    <t>26637300.00</t>
+    <t>209.0728</t>
+  </si>
+  <si>
+    <t>210.0284</t>
+  </si>
+  <si>
+    <t>194.8250</t>
+  </si>
+  <si>
+    <t>202.3463</t>
+  </si>
+  <si>
+    <t>28155628.00</t>
   </si>
   <si>
     <t>-3.07</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
-    <t>214.3900</t>
-[...11 lines deleted...]
-    <t>19571200.00</t>
+    <t>202.8288</t>
+  </si>
+  <si>
+    <t>222.8761</t>
+  </si>
+  <si>
+    <t>199.1391</t>
+  </si>
+  <si>
+    <t>215.5061</t>
+  </si>
+  <si>
+    <t>20686759.00</t>
   </si>
   <si>
     <t>6.50</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
-    <t>230.5900</t>
-[...11 lines deleted...]
-    <t>21092300.00</t>
+    <t>218.1551</t>
+  </si>
+  <si>
+    <t>235.2980</t>
+  </si>
+  <si>
+    <t>217.3794</t>
+  </si>
+  <si>
+    <t>231.7408</t>
+  </si>
+  <si>
+    <t>22294563.00</t>
   </si>
   <si>
     <t>7.53</t>
   </si>
   <si>
     <t>2019-08-01</t>
   </si>
   <si>
-    <t>252.6600</t>
-[...11 lines deleted...]
-    <t>30929500.00</t>
+    <t>239.0350</t>
+  </si>
+  <si>
+    <t>251.8638</t>
+  </si>
+  <si>
+    <t>228.8080</t>
+  </si>
+  <si>
+    <t>246.1589</t>
+  </si>
+  <si>
+    <t>32692480.00</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
-    <t>259.4400</t>
-[...11 lines deleted...]
-    <t>27229600.00</t>
+    <t>245.4494</t>
+  </si>
+  <si>
+    <t>255.0331</t>
+  </si>
+  <si>
+    <t>229.9338</t>
+  </si>
+  <si>
+    <t>231.7692</t>
+  </si>
+  <si>
+    <t>28781688.00</t>
   </si>
   <si>
     <t>-5.85</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
-    <t>244.7000</t>
-[...11 lines deleted...]
-    <t>26535000.00</t>
+    <t>231.5043</t>
+  </si>
+  <si>
+    <t>245.2034</t>
+  </si>
+  <si>
+    <t>220.8988</t>
+  </si>
+  <si>
+    <t>244.0776</t>
+  </si>
+  <si>
+    <t>28047497.00</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
-    <t>260.0100</t>
-[...11 lines deleted...]
-    <t>20909700.00</t>
+    <t>245.9887</t>
+  </si>
+  <si>
+    <t>257.9470</t>
+  </si>
+  <si>
+    <t>235.6481</t>
+  </si>
+  <si>
+    <t>250.3784</t>
+  </si>
+  <si>
+    <t>22101555.00</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
-    <t>265.2100</t>
-[...11 lines deleted...]
-    <t>25372800.00</t>
+    <t>250.9082</t>
+  </si>
+  <si>
+    <t>260.8798</t>
+  </si>
+  <si>
+    <t>245.4589</t>
+  </si>
+  <si>
+    <t>258.3254</t>
+  </si>
+  <si>
+    <t>26819052.00</t>
   </si>
   <si>
     <t>3.17</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
-    <t>274.5700</t>
-[...11 lines deleted...]
-    <t>21980600.00</t>
+    <t>259.7635</t>
+  </si>
+  <si>
+    <t>284.4939</t>
+  </si>
+  <si>
+    <t>258.9593</t>
+  </si>
+  <si>
+    <t>277.8903</t>
+  </si>
+  <si>
+    <t>23233498.00</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>2020-02-01</t>
   </si>
   <si>
-    <t>294.6500</t>
-[...11 lines deleted...]
-    <t>29330500.00</t>
+    <t>278.7606</t>
+  </si>
+  <si>
+    <t>296.0643</t>
+  </si>
+  <si>
+    <t>243.1410</t>
+  </si>
+  <si>
+    <t>251.5705</t>
+  </si>
+  <si>
+    <t>31002340.00</t>
   </si>
   <si>
     <t>-9.47</t>
   </si>
   <si>
     <t>2020-03-01</t>
   </si>
   <si>
-    <t>271.0500</t>
-[...11 lines deleted...]
-    <t>66962300.00</t>
+    <t>256.4333</t>
+  </si>
+  <si>
+    <t>281.5894</t>
+  </si>
+  <si>
+    <t>176.0265</t>
+  </si>
+  <si>
+    <t>231.8354</t>
+  </si>
+  <si>
+    <t>70779153.00</t>
   </si>
   <si>
     <t>-7.84</t>
   </si>
   <si>
     <t>2020-04-01</t>
   </si>
   <si>
-    <t>233.9600</t>
-[...11 lines deleted...]
-    <t>40617900.00</t>
+    <t>221.3434</t>
+  </si>
+  <si>
+    <t>291.7786</t>
+  </si>
+  <si>
+    <t>217.7010</t>
+  </si>
+  <si>
+    <t>277.0861</t>
+  </si>
+  <si>
+    <t>42933120.00</t>
   </si>
   <si>
     <t>19.52</t>
   </si>
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
-    <t>287.6700</t>
-[...11 lines deleted...]
-    <t>25672900.00</t>
+    <t>272.1570</t>
+  </si>
+  <si>
+    <t>308.4200</t>
+  </si>
+  <si>
+    <t>265.9130</t>
+  </si>
+  <si>
+    <t>307.4929</t>
+  </si>
+  <si>
+    <t>27136256.00</t>
   </si>
   <si>
     <t>10.97</t>
   </si>
   <si>
     <t>2020-06-01</t>
   </si>
   <si>
-    <t>326.0500</t>
-[...11 lines deleted...]
-    <t>27737100.00</t>
+    <t>308.4674</t>
+  </si>
+  <si>
+    <t>316.6131</t>
+  </si>
+  <si>
+    <t>289.9716</t>
+  </si>
+  <si>
+    <t>311.7124</t>
+  </si>
+  <si>
+    <t>29318115.00</t>
   </si>
   <si>
     <t>2020-07-01</t>
   </si>
   <si>
-    <t>330.4200</t>
-[...11 lines deleted...]
-    <t>19949500.00</t>
+    <t>312.6017</t>
+  </si>
+  <si>
+    <t>340.5866</t>
+  </si>
+  <si>
+    <t>310.9650</t>
+  </si>
+  <si>
+    <t>331.3623</t>
+  </si>
+  <si>
+    <t>21086623.00</t>
   </si>
   <si>
     <t>6.30</t>
   </si>
   <si>
     <t>2020-08-01</t>
   </si>
   <si>
-    <t>352.7600</t>
-[...11 lines deleted...]
-    <t>14363100.00</t>
+    <t>333.7370</t>
+  </si>
+  <si>
+    <t>349.3661</t>
+  </si>
+  <si>
+    <t>322.1192</t>
+  </si>
+  <si>
+    <t>346.6604</t>
+  </si>
+  <si>
+    <t>15181797.00</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>366.2200</t>
-[...11 lines deleted...]
-    <t>17371200.00</t>
+    <t>346.4711</t>
+  </si>
+  <si>
+    <t>359.3850</t>
+  </si>
+  <si>
+    <t>316.9820</t>
+  </si>
+  <si>
+    <t>341.1542</t>
+  </si>
+  <si>
+    <t>18361359.00</t>
   </si>
   <si>
     <t>-1.59</t>
   </si>
   <si>
     <t>2020-10-01</t>
   </si>
   <si>
-    <t>364.8900</t>
-[...11 lines deleted...]
-    <t>19830200.00</t>
+    <t>345.2129</t>
+  </si>
+  <si>
+    <t>348.2876</t>
+  </si>
+  <si>
+    <t>301.8354</t>
+  </si>
+  <si>
+    <t>305.3264</t>
+  </si>
+  <si>
+    <t>20960522.00</t>
   </si>
   <si>
     <t>-10.50</t>
   </si>
   <si>
     <t>2020-11-01</t>
   </si>
   <si>
-    <t>328.5700</t>
-[...11 lines deleted...]
-    <t>24356500.00</t>
+    <t>310.8515</t>
+  </si>
+  <si>
+    <t>348.4106</t>
+  </si>
+  <si>
+    <t>308.2024</t>
+  </si>
+  <si>
+    <t>332.8098</t>
+  </si>
+  <si>
+    <t>25744819.00</t>
   </si>
   <si>
     <t>9.00</t>
   </si>
   <si>
     <t>2020-12-01</t>
   </si>
   <si>
-    <t>352.7300</t>
-[...8 lines deleted...]
-    <t>37514200.00</t>
+    <t>333.7086</t>
+  </si>
+  <si>
+    <t>294.8723</t>
+  </si>
+  <si>
+    <t>311.0028</t>
+  </si>
+  <si>
+    <t>39652511.00</t>
   </si>
   <si>
     <t>-6.55</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
-    <t>331.7100</t>
-[...11 lines deleted...]
-    <t>40228200.00</t>
+    <t>313.8221</t>
+  </si>
+  <si>
+    <t>318.5714</t>
+  </si>
+  <si>
+    <t>287.1334</t>
+  </si>
+  <si>
+    <t>299.9054</t>
+  </si>
+  <si>
+    <t>42521210.00</t>
   </si>
   <si>
     <t>-3.57</t>
   </si>
   <si>
     <t>2021-02-01</t>
   </si>
   <si>
-    <t>319.7500</t>
-[...11 lines deleted...]
-    <t>34852400.00</t>
+    <t>302.5071</t>
+  </si>
+  <si>
+    <t>323.5573</t>
+  </si>
+  <si>
+    <t>300.0757</t>
+  </si>
+  <si>
+    <t>311.5989</t>
+  </si>
+  <si>
+    <t>36838988.00</t>
   </si>
   <si>
     <t>2021-03-01</t>
   </si>
   <si>
-    <t>331.5200</t>
-[...11 lines deleted...]
-    <t>35461100.00</t>
+    <t>313.6424</t>
+  </si>
+  <si>
+    <t>342.6206</t>
+  </si>
+  <si>
+    <t>307.9470</t>
+  </si>
+  <si>
+    <t>333.8411</t>
+  </si>
+  <si>
+    <t>37482385.00</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
-    <t>359.4400</t>
-[...11 lines deleted...]
-    <t>25492200.00</t>
+    <t>340.0568</t>
+  </si>
+  <si>
+    <t>373.6424</t>
+  </si>
+  <si>
+    <t>336.3387</t>
+  </si>
+  <si>
+    <t>369.3377</t>
+  </si>
+  <si>
+    <t>26945258.00</t>
   </si>
   <si>
     <t>10.63</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
-    <t>391.0100</t>
-[...11 lines deleted...]
-    <t>27317400.00</t>
+    <t>369.9243</t>
+  </si>
+  <si>
+    <t>377.0577</t>
+  </si>
+  <si>
+    <t>344.4844</t>
+  </si>
+  <si>
+    <t>359.0066</t>
+  </si>
+  <si>
+    <t>28874492.00</t>
   </si>
   <si>
     <t>2021-06-01</t>
   </si>
   <si>
-    <t>382.1800</t>
-[...11 lines deleted...]
-    <t>31505500.00</t>
+    <t>361.5705</t>
+  </si>
+  <si>
+    <t>392.4030</t>
+  </si>
+  <si>
+    <t>352.8288</t>
+  </si>
+  <si>
+    <t>388.3160</t>
+  </si>
+  <si>
+    <t>33301314.00</t>
   </si>
   <si>
     <t>8.16</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
-    <t>411.9400</t>
-[...11 lines deleted...]
-    <t>24760700.00</t>
+    <t>389.7256</t>
+  </si>
+  <si>
+    <t>406.7455</t>
+  </si>
+  <si>
+    <t>384.2006</t>
+  </si>
+  <si>
+    <t>405.6008</t>
+  </si>
+  <si>
+    <t>26172060.00</t>
   </si>
   <si>
     <t>4.45</t>
   </si>
   <si>
     <t>2021-08-01</t>
   </si>
   <si>
-    <t>430.6000</t>
-[...11 lines deleted...]
-    <t>26047800.00</t>
+    <t>407.3794</t>
+  </si>
+  <si>
+    <t>422.5449</t>
+  </si>
+  <si>
+    <t>399.9905</t>
+  </si>
+  <si>
+    <t>419.8865</t>
+  </si>
+  <si>
+    <t>27532527.00</t>
   </si>
   <si>
     <t>3.52</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>445.3500</t>
-[...11 lines deleted...]
-    <t>22187300.00</t>
+    <t>421.3340</t>
+  </si>
+  <si>
+    <t>432.0057</t>
+  </si>
+  <si>
+    <t>397.3794</t>
+  </si>
+  <si>
+    <t>401.9773</t>
+  </si>
+  <si>
+    <t>23451976.00</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
-    <t>426.0300</t>
-[...11 lines deleted...]
-    <t>25400200.00</t>
+    <t>403.0558</t>
+  </si>
+  <si>
+    <t>450.0095</t>
+  </si>
+  <si>
+    <t>392.5639</t>
+  </si>
+  <si>
+    <t>448.5904</t>
+  </si>
+  <si>
+    <t>26848012.00</t>
   </si>
   <si>
     <t>11.60</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
-    <t>474.1200</t>
-[...11 lines deleted...]
-    <t>29254600.00</t>
+    <t>448.5525</t>
+  </si>
+  <si>
+    <t>450.4919</t>
+  </si>
+  <si>
+    <t>424.5979</t>
+  </si>
+  <si>
+    <t>431.1542</t>
+  </si>
+  <si>
+    <t>30922111.00</t>
   </si>
   <si>
     <t>-3.89</t>
   </si>
   <si>
     <t>2021-12-01</t>
   </si>
   <si>
-    <t>461.0500</t>
-[...5 lines deleted...]
-    <t>445.3300</t>
+    <t>436.1873</t>
+  </si>
+  <si>
+    <t>458.0984</t>
+  </si>
+  <si>
+    <t>421.3150</t>
+  </si>
+  <si>
+    <t>446.4806</t>
+  </si>
+  <si>
+    <t>27143868.00</t>
+  </si>
+  <si>
+    <t>3.55</t>
+  </si>
+  <si>
+    <t>2022-01-01</t>
+  </si>
+  <si>
+    <t>447.3321</t>
+  </si>
+  <si>
+    <t>369.8675</t>
+  </si>
+  <si>
+    <t>392.8288</t>
+  </si>
+  <si>
+    <t>34139939.00</t>
+  </si>
+  <si>
+    <t>-12.02</t>
+  </si>
+  <si>
+    <t>2022-02-01</t>
+  </si>
+  <si>
+    <t>395.8846</t>
+  </si>
+  <si>
+    <t>400.5771</t>
+  </si>
+  <si>
+    <t>343.9357</t>
+  </si>
+  <si>
+    <t>355.4399</t>
+  </si>
+  <si>
+    <t>47686241.00</t>
+  </si>
+  <si>
+    <t>-9.52</t>
+  </si>
+  <si>
+    <t>2022-03-01</t>
+  </si>
+  <si>
+    <t>357.6159</t>
+  </si>
+  <si>
+    <t>400.7096</t>
+  </si>
+  <si>
+    <t>353.0558</t>
+  </si>
+  <si>
+    <t>388.0605</t>
+  </si>
+  <si>
+    <t>74686141.00</t>
+  </si>
+  <si>
+    <t>9.18</t>
+  </si>
+  <si>
+    <t>2022-04-01</t>
+  </si>
+  <si>
+    <t>387.8713</t>
+  </si>
+  <si>
+    <t>394.8628</t>
+  </si>
+  <si>
+    <t>353.5289</t>
+  </si>
+  <si>
+    <t>356.1968</t>
+  </si>
+  <si>
+    <t>37737541.00</t>
+  </si>
+  <si>
+    <t>-8.21</t>
+  </si>
+  <si>
+    <t>2022-05-01</t>
+  </si>
+  <si>
+    <t>344.3709</t>
+  </si>
+  <si>
+    <t>351.9489</t>
+  </si>
+  <si>
+    <t>304.8250</t>
+  </si>
+  <si>
+    <t>330.6339</t>
+  </si>
+  <si>
+    <t>72182952.00</t>
+  </si>
+  <si>
+    <t>-7.18</t>
+  </si>
+  <si>
+    <t>2022-06-01</t>
+  </si>
+  <si>
+    <t>296.1306</t>
+  </si>
+  <si>
+    <t>327.8997</t>
+  </si>
+  <si>
+    <t>295.0520</t>
+  </si>
+  <si>
+    <t>318.8836</t>
+  </si>
+  <si>
+    <t>62002036.00</t>
+  </si>
+  <si>
+    <t>-3.55</t>
+  </si>
+  <si>
+    <t>2022-07-01</t>
+  </si>
+  <si>
+    <t>358.0795</t>
+  </si>
+  <si>
+    <t>316.4049</t>
+  </si>
+  <si>
+    <t>356.6036</t>
+  </si>
+  <si>
+    <t>37786800.00</t>
+  </si>
+  <si>
+    <t>11.83</t>
+  </si>
+  <si>
+    <t>2022-08-01</t>
+  </si>
+  <si>
+    <t>353.2734</t>
+  </si>
+  <si>
+    <t>374.4560</t>
+  </si>
+  <si>
+    <t>333.0274</t>
+  </si>
+  <si>
+    <t>333.1883</t>
+  </si>
+  <si>
+    <t>38579128.00</t>
+  </si>
+  <si>
+    <t>-6.57</t>
+  </si>
+  <si>
+    <t>2022-09-01</t>
+  </si>
+  <si>
+    <t>330.7380</t>
+  </si>
+  <si>
+    <t>354.0492</t>
+  </si>
+  <si>
+    <t>288.6282</t>
+  </si>
+  <si>
+    <t>288.8836</t>
+  </si>
+  <si>
+    <t>42752374.00</t>
+  </si>
+  <si>
+    <t>-13.30</t>
+  </si>
+  <si>
+    <t>2022-10-01</t>
+  </si>
+  <si>
+    <t>290.5109</t>
+  </si>
+  <si>
+    <t>309.9622</t>
+  </si>
+  <si>
+    <t>264.2573</t>
+  </si>
+  <si>
+    <t>303.9262</t>
+  </si>
+  <si>
+    <t>40585525.00</t>
+  </si>
+  <si>
+    <t>2022-11-01</t>
+  </si>
+  <si>
+    <t>307.7294</t>
+  </si>
+  <si>
+    <t>342.5260</t>
+  </si>
+  <si>
+    <t>288.5998</t>
+  </si>
+  <si>
+    <t>333.7748</t>
+  </si>
+  <si>
+    <t>41372039.00</t>
+  </si>
+  <si>
+    <t>9.82</t>
+  </si>
+  <si>
+    <t>2022-12-01</t>
+  </si>
+  <si>
+    <t>337.6443</t>
+  </si>
+  <si>
+    <t>346.6793</t>
+  </si>
+  <si>
+    <t>310.6906</t>
+  </si>
+  <si>
+    <t>316.8780</t>
+  </si>
+  <si>
+    <t>36665428.00</t>
+  </si>
+  <si>
+    <t>-5.06</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>323.5951</t>
+  </si>
+  <si>
+    <t>354.9858</t>
+  </si>
+  <si>
+    <t>314.2289</t>
+  </si>
+  <si>
+    <t>354.7209</t>
+  </si>
+  <si>
+    <t>30314128.00</t>
+  </si>
+  <si>
+    <t>11.94</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>352.5166</t>
+  </si>
+  <si>
+    <t>367.4740</t>
+  </si>
+  <si>
+    <t>320.4730</t>
+  </si>
+  <si>
+    <t>322.8004</t>
+  </si>
+  <si>
+    <t>26239604.00</t>
+  </si>
+  <si>
+    <t>-9.00</t>
+  </si>
+  <si>
+    <t>2023-03-01</t>
+  </si>
+  <si>
+    <t>321.7408</t>
+  </si>
+  <si>
+    <t>334.0303</t>
+  </si>
+  <si>
+    <t>303.8316</t>
+  </si>
+  <si>
+    <t>326.1779</t>
+  </si>
+  <si>
+    <t>36861608.00</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>2023-04-01</t>
+  </si>
+  <si>
+    <t>324.0303</t>
+  </si>
+  <si>
+    <t>343.3775</t>
+  </si>
+  <si>
+    <t>311.6935</t>
+  </si>
+  <si>
+    <t>343.0274</t>
+  </si>
+  <si>
+    <t>22498562.00</t>
+  </si>
+  <si>
+    <t>5.17</t>
+  </si>
+  <si>
+    <t>2023-05-01</t>
+  </si>
+  <si>
+    <t>342.1949</t>
+  </si>
+  <si>
+    <t>353.8884</t>
+  </si>
+  <si>
+    <t>327.9281</t>
+  </si>
+  <si>
+    <t>347.6159</t>
+  </si>
+  <si>
+    <t>25106816.00</t>
+  </si>
+  <si>
+    <t>2023-06-01</t>
+  </si>
+  <si>
+    <t>346.7644</t>
+  </si>
+  <si>
+    <t>383.7748</t>
+  </si>
+  <si>
+    <t>345.7143</t>
+  </si>
+  <si>
+    <t>379.2715</t>
+  </si>
+  <si>
+    <t>26204300.00</t>
+  </si>
+  <si>
+    <t>9.11</t>
+  </si>
+  <si>
+    <t>2023-07-01</t>
+  </si>
+  <si>
+    <t>376.8874</t>
+  </si>
+  <si>
+    <t>405.5346</t>
+  </si>
+  <si>
+    <t>367.1145</t>
+  </si>
+  <si>
+    <t>373.2356</t>
+  </si>
+  <si>
+    <t>29543466.00</t>
+  </si>
+  <si>
+    <t>2023-08-01</t>
+  </si>
+  <si>
+    <t>373.1315</t>
+  </si>
+  <si>
+    <t>377.3604</t>
+  </si>
+  <si>
+    <t>356.4711</t>
+  </si>
+  <si>
+    <t>369.7824</t>
+  </si>
+  <si>
+    <t>24812231.00</t>
+  </si>
+  <si>
+    <t>-0.93</t>
+  </si>
+  <si>
+    <t>2023-09-01</t>
+  </si>
+  <si>
+    <t>372.4219</t>
+  </si>
+  <si>
+    <t>381.2110</t>
+  </si>
+  <si>
+    <t>341.4475</t>
+  </si>
+  <si>
+    <t>345.7048</t>
+  </si>
+  <si>
+    <t>24241661.00</t>
+  </si>
+  <si>
+    <t>-6.51</t>
+  </si>
+  <si>
+    <t>2023-10-01</t>
+  </si>
+  <si>
+    <t>347.4551</t>
+  </si>
+  <si>
+    <t>353.8789</t>
+  </si>
+  <si>
+    <t>322.1287</t>
+  </si>
+  <si>
+    <t>330.4730</t>
+  </si>
+  <si>
+    <t>24953445.00</t>
+  </si>
+  <si>
+    <t>-4.41</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>331.6273</t>
+  </si>
+  <si>
+    <t>395.7805</t>
+  </si>
+  <si>
+    <t>328.2876</t>
+  </si>
+  <si>
+    <t>393.4058</t>
+  </si>
+  <si>
+    <t>29030928.00</t>
+  </si>
+  <si>
+    <t>19.04</t>
+  </si>
+  <si>
+    <t>2023-12-01</t>
+  </si>
+  <si>
+    <t>394.5128</t>
+  </si>
+  <si>
+    <t>419.7919</t>
+  </si>
+  <si>
+    <t>390.8893</t>
+  </si>
+  <si>
+    <t>416.7644</t>
+  </si>
+  <si>
+    <t>26405341.00</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>2024-01-01</t>
+  </si>
+  <si>
+    <t>415.5818</t>
+  </si>
+  <si>
+    <t>432.5355</t>
+  </si>
+  <si>
+    <t>402.8098</t>
+  </si>
+  <si>
+    <t>424.1722</t>
+  </si>
+  <si>
+    <t>23459272.00</t>
+  </si>
+  <si>
+    <t>1.78</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>436.2914</t>
+  </si>
+  <si>
+    <t>394.9574</t>
+  </si>
+  <si>
+    <t>405.2791</t>
+  </si>
+  <si>
+    <t>33966906.00</t>
+  </si>
+  <si>
+    <t>-4.45</t>
+  </si>
+  <si>
+    <t>2024-03-01</t>
+  </si>
+  <si>
+    <t>404.9196</t>
+  </si>
+  <si>
+    <t>408.9593</t>
+  </si>
+  <si>
+    <t>390.5393</t>
+  </si>
+  <si>
+    <t>402.5071</t>
+  </si>
+  <si>
+    <t>29488610.00</t>
+  </si>
+  <si>
+    <t>-0.68</t>
+  </si>
+  <si>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>405.9508</t>
+  </si>
+  <si>
+    <t>414.6736</t>
+  </si>
+  <si>
+    <t>385.7048</t>
+  </si>
+  <si>
+    <t>33422870.00</t>
+  </si>
+  <si>
+    <t>-2.26</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>391.5421</t>
+  </si>
+  <si>
+    <t>418.7512</t>
+  </si>
+  <si>
+    <t>386.7928</t>
+  </si>
+  <si>
+    <t>404.4560</t>
+  </si>
+  <si>
+    <t>27485066.00</t>
+  </si>
+  <si>
+    <t>2.81</t>
+  </si>
+  <si>
+    <t>2024-06-01</t>
+  </si>
+  <si>
+    <t>405.3358</t>
+  </si>
+  <si>
+    <t>426.6604</t>
+  </si>
+  <si>
+    <t>401.9111</t>
+  </si>
+  <si>
+    <t>421.9489</t>
+  </si>
+  <si>
+    <t>21744921.00</t>
+  </si>
+  <si>
+    <t>4.33</t>
+  </si>
+  <si>
+    <t>2024-07-01</t>
+  </si>
+  <si>
+    <t>424.2006</t>
+  </si>
+  <si>
+    <t>475.8278</t>
+  </si>
+  <si>
+    <t>420.1419</t>
+  </si>
+  <si>
+    <t>458.5904</t>
+  </si>
+  <si>
+    <t>25136413.00</t>
+  </si>
+  <si>
+    <t>8.68</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>463.4910</t>
+  </si>
+  <si>
+    <t>486.2819</t>
+  </si>
+  <si>
+    <t>442.4692</t>
+  </si>
+  <si>
+    <t>485.5629</t>
+  </si>
+  <si>
+    <t>24983569.00</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>487.2091</t>
+  </si>
+  <si>
+    <t>499.5459</t>
+  </si>
+  <si>
+    <t>477.2942</t>
+  </si>
+  <si>
+    <t>488.7606</t>
+  </si>
+  <si>
+    <t>22192034.00</t>
+  </si>
+  <si>
+    <t>0.66</t>
+  </si>
+  <si>
+    <t>2024-10-01</t>
+  </si>
+  <si>
+    <t>490.6717</t>
+  </si>
+  <si>
+    <t>504.5317</t>
+  </si>
+  <si>
+    <t>454.1438</t>
+  </si>
+  <si>
+    <t>454.4560</t>
+  </si>
+  <si>
+    <t>25890476.00</t>
+  </si>
+  <si>
+    <t>-7.02</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>455.8846</t>
+  </si>
+  <si>
+    <t>498.4106</t>
+  </si>
+  <si>
+    <t>451.5516</t>
+  </si>
+  <si>
+    <t>494.3330</t>
+  </si>
+  <si>
+    <t>28104891.00</t>
+  </si>
+  <si>
+    <t>8.77</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>494.2479</t>
+  </si>
+  <si>
+    <t>499.4229</t>
+  </si>
+  <si>
+    <t>457.8240</t>
+  </si>
+  <si>
+    <t>471.1731</t>
+  </si>
+  <si>
+    <t>26127772.00</t>
+  </si>
+  <si>
+    <t>-4.69</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>472.8950</t>
+  </si>
+  <si>
+    <t>499.5270</t>
+  </si>
+  <si>
+    <t>452.7909</t>
+  </si>
+  <si>
+    <t>493.2923</t>
+  </si>
+  <si>
+    <t>26272159.00</t>
+  </si>
+  <si>
+    <t>4.69</t>
+  </si>
+  <si>
+    <t>2025-02-01</t>
+  </si>
+  <si>
+    <t>489.9811</t>
+  </si>
+  <si>
+    <t>515.9792</t>
+  </si>
+  <si>
+    <t>482.8761</t>
+  </si>
+  <si>
+    <t>504.9574</t>
+  </si>
+  <si>
+    <t>28665734.00</t>
+  </si>
+  <si>
+    <t>2.36</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>508.5620</t>
+  </si>
+  <si>
+    <t>448.4768</t>
+  </si>
+  <si>
+    <t>480.7001</t>
+  </si>
+  <si>
+    <t>33798737.00</t>
+  </si>
+  <si>
+    <t>-4.80</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
+  </si>
+  <si>
+    <t>476.8874</t>
+  </si>
+  <si>
+    <t>487.1429</t>
+  </si>
+  <si>
+    <t>404.1060</t>
+  </si>
+  <si>
+    <t>473.0842</t>
+  </si>
+  <si>
+    <t>33884143.00</t>
+  </si>
+  <si>
+    <t>-1.58</t>
+  </si>
+  <si>
+    <t>2025-05-01</t>
+  </si>
+  <si>
+    <t>471.9962</t>
+  </si>
+  <si>
+    <t>498.1268</t>
+  </si>
+  <si>
+    <t>470.5204</t>
+  </si>
+  <si>
+    <t>485.2034</t>
+  </si>
+  <si>
+    <t>24684334.00</t>
+  </si>
+  <si>
+    <t>2.56</t>
+  </si>
+  <si>
+    <t>2025-06-01</t>
+  </si>
+  <si>
+    <t>481.9584</t>
+  </si>
+  <si>
+    <t>499.6783</t>
+  </si>
+  <si>
+    <t>470.3595</t>
+  </si>
+  <si>
+    <t>498.8553</t>
+  </si>
+  <si>
+    <t>25748625.00</t>
+  </si>
+  <si>
+    <t>2025-07-01</t>
+  </si>
+  <si>
+    <t>496.8496</t>
+  </si>
+  <si>
+    <t>528.7228</t>
+  </si>
+  <si>
+    <t>486.8590</t>
+  </si>
+  <si>
+    <t>521.3813</t>
+  </si>
+  <si>
+    <t>23278945.00</t>
+  </si>
+  <si>
+    <t>4.52</t>
+  </si>
+  <si>
+    <t>2025-08-01</t>
+  </si>
+  <si>
+    <t>515.6197</t>
+  </si>
+  <si>
+    <t>547.8240</t>
+  </si>
+  <si>
+    <t>511.1826</t>
+  </si>
+  <si>
+    <t>518.8647</t>
+  </si>
+  <si>
+    <t>25971336.00</t>
+  </si>
+  <si>
+    <t>-0.48</t>
+  </si>
+  <si>
+    <t>2025-09-01</t>
+  </si>
+  <si>
+    <t>514.3141</t>
+  </si>
+  <si>
+    <t>522.3936</t>
+  </si>
+  <si>
+    <t>456.3576</t>
+  </si>
+  <si>
+    <t>460.4636</t>
+  </si>
+  <si>
+    <t>34505980.00</t>
+  </si>
+  <si>
+    <t>-11.26</t>
+  </si>
+  <si>
+    <t>2025-10-01</t>
+  </si>
+  <si>
+    <t>462.5355</t>
+  </si>
+  <si>
+    <t>473.2734</t>
+  </si>
+  <si>
+    <t>444.6547</t>
+  </si>
+  <si>
+    <t>460.9366</t>
+  </si>
+  <si>
+    <t>42299980.00</t>
+  </si>
+  <si>
+    <t>2025-11-01</t>
+  </si>
+  <si>
+    <t>463.3112</t>
+  </si>
+  <si>
+    <t>478.9688</t>
+  </si>
+  <si>
+    <t>457.6821</t>
   </si>
   <si>
     <t>471.9300</t>
   </si>
   <si>
-    <t>25680100.00</t>
-[...956 lines deleted...]
-    <t>29877300.00</t>
+    <t>31580305.00</t>
   </si>
   <si>
     <t>2.39</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
-    <t>495.5100</t>
-[...11 lines deleted...]
-    <t>33097000.00</t>
+    <t>468.7890</t>
+  </si>
+  <si>
+    <t>503.7465</t>
+  </si>
+  <si>
+    <t>459.0918</t>
+  </si>
+  <si>
+    <t>494.4087</t>
+  </si>
+  <si>
+    <t>34983529.00</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>521.8100</t>
-[...11 lines deleted...]
-    <t>29570000.00</t>
+    <t>493.6708</t>
+  </si>
+  <si>
+    <t>522.4692</t>
+  </si>
+  <si>
+    <t>483.7370</t>
+  </si>
+  <si>
+    <t>499.3283</t>
+  </si>
+  <si>
+    <t>31255492.00</t>
   </si>
   <si>
     <t>1.00</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>531.4400</t>
-[...8 lines deleted...]
-    <t>81591600.00</t>
+    <t>502.7815</t>
+  </si>
+  <si>
+    <t>361.0312</t>
+  </si>
+  <si>
+    <t>418.0511</t>
+  </si>
+  <si>
+    <t>86242323.00</t>
   </si>
   <si>
     <t>-16.28</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>433.0100</t>
-[...11 lines deleted...]
-    <t>48782600.00</t>
+    <t>409.6594</t>
+  </si>
+  <si>
+    <t>428.2781</t>
+  </si>
+  <si>
+    <t>381.6178</t>
+  </si>
+  <si>
+    <t>402.4030</t>
+  </si>
+  <si>
+    <t>51563210.00</t>
   </si>
   <si>
     <t>-3.74</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>425.6200</t>
-[...11 lines deleted...]
-    <t>36648000.00</t>
+    <t>402.6679</t>
+  </si>
+  <si>
+    <t>432.0719</t>
+  </si>
+  <si>
+    <t>386.6982</t>
+  </si>
+  <si>
+    <t>407.9754</t>
+  </si>
+  <si>
+    <t>38736935.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>435.4600</t>
-[...11 lines deleted...]
-    <t>21470200.00</t>
+    <t>411.9773</t>
+  </si>
+  <si>
+    <t>415.2129</t>
+  </si>
+  <si>
+    <t>379.3756</t>
+  </si>
+  <si>
+    <t>401.1353</t>
+  </si>
+  <si>
+    <t>44903159.00</t>
+  </si>
+  <si>
+    <t>-1.68</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>402.7815</t>
+  </si>
+  <si>
+    <t>412.8382</t>
+  </si>
+  <si>
+    <t>371.8354</t>
+  </si>
+  <si>
+    <t>385.2980</t>
+  </si>
+  <si>
+    <t>53551212.00</t>
+  </si>
+  <si>
+    <t>-3.95</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>399.5800</t>
+  </si>
+  <si>
+    <t>440.0100</t>
+  </si>
+  <si>
+    <t>397.0000</t>
+  </si>
+  <si>
+    <t>439.8900</t>
+  </si>
+  <si>
+    <t>7705900.00</t>
+  </si>
+  <si>
+    <t>14.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9412,51 +9457,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G492"/>
+  <dimension ref="A1:G494"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20728,51 +20773,97 @@
       </c>
       <c r="G491" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="492" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>3002</v>
       </c>
       <c r="B492" t="s">
         <v>3003</v>
       </c>
       <c r="C492" t="s">
         <v>3004</v>
       </c>
       <c r="D492" t="s">
         <v>3005</v>
       </c>
       <c r="E492" t="s">
         <v>3006</v>
       </c>
       <c r="F492" t="s">
         <v>3007</v>
       </c>
       <c r="G492" t="s">
-        <v>2792</v>
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B493" t="s">
+        <v>3010</v>
+      </c>
+      <c r="C493" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D493" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E493" t="s">
+        <v>3013</v>
+      </c>
+      <c r="F493" t="s">
+        <v>3014</v>
+      </c>
+      <c r="G493" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B494" t="s">
+        <v>3017</v>
+      </c>
+      <c r="C494" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D494" t="s">
+        <v>3019</v>
+      </c>
+      <c r="E494" t="s">
+        <v>3020</v>
+      </c>
+      <c r="F494" t="s">
+        <v>3021</v>
+      </c>
+      <c r="G494" t="s">
+        <v>3022</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">