--- v2 (2026-07-04)
+++ v3 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SPGI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3458" uniqueCount="3023">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3465" uniqueCount="3029">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -7117,60 +7117,60 @@
   <si>
     <t>199.8700</t>
   </si>
   <si>
     <t>208.9800</t>
   </si>
   <si>
     <t>198.7100</t>
   </si>
   <si>
     <t>203.8900</t>
   </si>
   <si>
     <t>25337800.00</t>
   </si>
   <si>
     <t>3.24</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
     <t>202.5700</t>
   </si>
   <si>
-    <t>213.0100</t>
+    <t>213.6700</t>
   </si>
   <si>
     <t>188.7701</t>
   </si>
   <si>
     <t>189.6310</t>
   </si>
   <si>
-    <t>20452107.00</t>
+    <t>20356774.00</t>
   </si>
   <si>
     <t>-6.99</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
     <t>188.1268</t>
   </si>
   <si>
     <t>196.2157</t>
   </si>
   <si>
     <t>185.4589</t>
   </si>
   <si>
     <t>195.8846</t>
   </si>
   <si>
     <t>23183921.00</t>
   </si>
   <si>
     <t>3.30</t>
   </si>
@@ -9064,63 +9064,81 @@
   <si>
     <t>402.7815</t>
   </si>
   <si>
     <t>412.8382</t>
   </si>
   <si>
     <t>371.8354</t>
   </si>
   <si>
     <t>385.2980</t>
   </si>
   <si>
     <t>53551212.00</t>
   </si>
   <si>
     <t>-3.95</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>399.5800</t>
   </si>
   <si>
-    <t>440.0100</t>
+    <t>462.0200</t>
   </si>
   <si>
     <t>397.0000</t>
   </si>
   <si>
-    <t>439.8900</t>
-[...5 lines deleted...]
-    <t>14.17</t>
+    <t>411.9300</t>
+  </si>
+  <si>
+    <t>48830300.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>415.2300</t>
+  </si>
+  <si>
+    <t>424.3400</t>
+  </si>
+  <si>
+    <t>403.4500</t>
+  </si>
+  <si>
+    <t>410.5300</t>
+  </si>
+  <si>
+    <t>19924592.00</t>
+  </si>
+  <si>
+    <t>-0.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9457,51 +9475,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G494"/>
+  <dimension ref="A1:G495"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20819,51 +20837,74 @@
       </c>
       <c r="G493" t="s">
         <v>3015</v>
       </c>
     </row>
     <row r="494" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>3016</v>
       </c>
       <c r="B494" t="s">
         <v>3017</v>
       </c>
       <c r="C494" t="s">
         <v>3018</v>
       </c>
       <c r="D494" t="s">
         <v>3019</v>
       </c>
       <c r="E494" t="s">
         <v>3020</v>
       </c>
       <c r="F494" t="s">
         <v>3021</v>
       </c>
       <c r="G494" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
         <v>3022</v>
+      </c>
+      <c r="B495" t="s">
+        <v>3023</v>
+      </c>
+      <c r="C495" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D495" t="s">
+        <v>3025</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3026</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3028</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">