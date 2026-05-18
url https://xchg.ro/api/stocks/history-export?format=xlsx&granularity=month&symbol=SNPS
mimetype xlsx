--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SNPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2884" uniqueCount="2605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2891" uniqueCount="2612">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-02-01</t>
   </si>
   <si>
@@ -7807,66 +7807,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>413.3700</t>
   </si>
   <si>
     <t>447.7100</t>
   </si>
   <si>
     <t>379.5000</t>
   </si>
   <si>
     <t>396.4800</t>
   </si>
   <si>
     <t>46877800.00</t>
   </si>
   <si>
     <t>-4.23</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>403.0700</t>
-[...14 lines deleted...]
-    <t>0.07</t>
+    <t>403.3000</t>
+  </si>
+  <si>
+    <t>502.2800</t>
+  </si>
+  <si>
+    <t>386.5900</t>
+  </si>
+  <si>
+    <t>482.6000</t>
+  </si>
+  <si>
+    <t>34620900.00</t>
+  </si>
+  <si>
+    <t>21.72</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>491.1600</t>
+  </si>
+  <si>
+    <t>519.7100</t>
+  </si>
+  <si>
+    <t>485.4400</t>
+  </si>
+  <si>
+    <t>502.4200</t>
+  </si>
+  <si>
+    <t>16070100.00</t>
+  </si>
+  <si>
+    <t>4.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8203,51 +8224,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G412"/>
+  <dimension ref="A1:G413"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17680,50 +17701,73 @@
       <c r="G411" t="s">
         <v>2597</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
         <v>2598</v>
       </c>
       <c r="B412" t="s">
         <v>2599</v>
       </c>
       <c r="C412" t="s">
         <v>2600</v>
       </c>
       <c r="D412" t="s">
         <v>2601</v>
       </c>
       <c r="E412" t="s">
         <v>2602</v>
       </c>
       <c r="F412" t="s">
         <v>2603</v>
       </c>
       <c r="G412" t="s">
         <v>2604</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D413" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E413" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F413" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G413" t="s">
+        <v>2611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">