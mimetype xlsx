--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SNPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2891" uniqueCount="2612">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2905" uniqueCount="2626">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-02-01</t>
   </si>
   <si>
@@ -7831,63 +7831,105 @@
   <si>
     <t>403.3000</t>
   </si>
   <si>
     <t>502.2800</t>
   </si>
   <si>
     <t>386.5900</t>
   </si>
   <si>
     <t>482.6000</t>
   </si>
   <si>
     <t>34620900.00</t>
   </si>
   <si>
     <t>21.72</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>491.1600</t>
   </si>
   <si>
-    <t>519.7100</t>
-[...11 lines deleted...]
-    <t>4.11</t>
+    <t>539.4800</t>
+  </si>
+  <si>
+    <t>469.3700</t>
+  </si>
+  <si>
+    <t>475.6200</t>
+  </si>
+  <si>
+    <t>37149900.00</t>
+  </si>
+  <si>
+    <t>-1.45</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>484.0700</t>
+  </si>
+  <si>
+    <t>508.7200</t>
+  </si>
+  <si>
+    <t>438.5300</t>
+  </si>
+  <si>
+    <t>446.0700</t>
+  </si>
+  <si>
+    <t>46479000.00</t>
+  </si>
+  <si>
+    <t>-6.21</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>454.0000</t>
+  </si>
+  <si>
+    <t>464.4600</t>
+  </si>
+  <si>
+    <t>425.8000</t>
+  </si>
+  <si>
+    <t>443.3700</t>
+  </si>
+  <si>
+    <t>8503639.00</t>
+  </si>
+  <si>
+    <t>-0.61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8224,51 +8266,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G413"/>
+  <dimension ref="A1:G415"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17724,50 +17766,96 @@
       <c r="G412" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
         <v>2605</v>
       </c>
       <c r="B413" t="s">
         <v>2606</v>
       </c>
       <c r="C413" t="s">
         <v>2607</v>
       </c>
       <c r="D413" t="s">
         <v>2608</v>
       </c>
       <c r="E413" t="s">
         <v>2609</v>
       </c>
       <c r="F413" t="s">
         <v>2610</v>
       </c>
       <c r="G413" t="s">
         <v>2611</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D414" t="s">
+        <v>2615</v>
+      </c>
+      <c r="E414" t="s">
+        <v>2616</v>
+      </c>
+      <c r="F414" t="s">
+        <v>2617</v>
+      </c>
+      <c r="G414" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D415" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E415" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F415" t="s">
+        <v>2624</v>
+      </c>
+      <c r="G415" t="s">
+        <v>2625</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">