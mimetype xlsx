--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SNPS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2905" uniqueCount="2626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2919" uniqueCount="2640">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-02-01</t>
   </si>
   <si>
@@ -7876,60 +7876,102 @@
   <si>
     <t>508.7200</t>
   </si>
   <si>
     <t>438.5300</t>
   </si>
   <si>
     <t>446.0700</t>
   </si>
   <si>
     <t>46479000.00</t>
   </si>
   <si>
     <t>-6.21</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>454.0000</t>
   </si>
   <si>
     <t>464.4600</t>
   </si>
   <si>
-    <t>425.8000</t>
-[...8 lines deleted...]
-    <t>-0.61</t>
+    <t>366.0000</t>
+  </si>
+  <si>
+    <t>388.7600</t>
+  </si>
+  <si>
+    <t>42456500.00</t>
+  </si>
+  <si>
+    <t>-12.85</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>394.2200</t>
+  </si>
+  <si>
+    <t>464.9800</t>
+  </si>
+  <si>
+    <t>386.0000</t>
+  </si>
+  <si>
+    <t>439.5900</t>
+  </si>
+  <si>
+    <t>34533000.00</t>
+  </si>
+  <si>
+    <t>13.07</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>428.2100</t>
+  </si>
+  <si>
+    <t>430.8800</t>
+  </si>
+  <si>
+    <t>380.3300</t>
+  </si>
+  <si>
+    <t>397.1700</t>
+  </si>
+  <si>
+    <t>12970400.00</t>
+  </si>
+  <si>
+    <t>-9.65</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8266,51 +8308,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G415"/>
+  <dimension ref="A1:G417"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17812,50 +17854,96 @@
       <c r="G414" t="s">
         <v>2618</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
         <v>2619</v>
       </c>
       <c r="B415" t="s">
         <v>2620</v>
       </c>
       <c r="C415" t="s">
         <v>2621</v>
       </c>
       <c r="D415" t="s">
         <v>2622</v>
       </c>
       <c r="E415" t="s">
         <v>2623</v>
       </c>
       <c r="F415" t="s">
         <v>2624</v>
       </c>
       <c r="G415" t="s">
         <v>2625</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D416" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E416" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F416" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G416" t="s">
+        <v>2632</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D417" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E417" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F417" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G417" t="s">
+        <v>2639</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">