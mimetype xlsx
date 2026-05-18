--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SMCI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1617" uniqueCount="1491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="1498">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-03-01</t>
   </si>
   <si>
@@ -4468,63 +4468,84 @@
   <si>
     <t>30.9000</t>
   </si>
   <si>
     <t>33.5100</t>
   </si>
   <si>
     <t>19.4800</t>
   </si>
   <si>
     <t>22.7700</t>
   </si>
   <si>
     <t>991875000.00</t>
   </si>
   <si>
     <t>-29.70</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>22.8700</t>
   </si>
   <si>
-    <t>23.3600</t>
-[...11 lines deleted...]
-    <t>-1.14</t>
+    <t>29.9400</t>
+  </si>
+  <si>
+    <t>21.7900</t>
+  </si>
+  <si>
+    <t>27.4000</t>
+  </si>
+  <si>
+    <t>628236400.00</t>
+  </si>
+  <si>
+    <t>20.33</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>27.6400</t>
+  </si>
+  <si>
+    <t>36.3700</t>
+  </si>
+  <si>
+    <t>26.8800</t>
+  </si>
+  <si>
+    <t>31.0400</t>
+  </si>
+  <si>
+    <t>509147800.00</t>
+  </si>
+  <si>
+    <t>13.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4861,51 +4882,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G231"/>
+  <dimension ref="A1:G232"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10175,50 +10196,73 @@
       <c r="G230" t="s">
         <v>1483</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231" t="s">
         <v>1484</v>
       </c>
       <c r="B231" t="s">
         <v>1485</v>
       </c>
       <c r="C231" t="s">
         <v>1486</v>
       </c>
       <c r="D231" t="s">
         <v>1487</v>
       </c>
       <c r="E231" t="s">
         <v>1488</v>
       </c>
       <c r="F231" t="s">
         <v>1489</v>
       </c>
       <c r="G231" t="s">
         <v>1490</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1497</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">