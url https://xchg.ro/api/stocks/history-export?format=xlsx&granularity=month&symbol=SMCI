--- v1 (2026-05-18)
+++ v2 (2026-07-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SMCI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="1498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="1512">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-03-01</t>
   </si>
   <si>
@@ -4489,63 +4489,105 @@
   <si>
     <t>22.8700</t>
   </si>
   <si>
     <t>29.9400</t>
   </si>
   <si>
     <t>21.7900</t>
   </si>
   <si>
     <t>27.4000</t>
   </si>
   <si>
     <t>628236400.00</t>
   </si>
   <si>
     <t>20.33</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>27.6400</t>
   </si>
   <si>
-    <t>36.3700</t>
+    <t>48.3400</t>
   </si>
   <si>
     <t>26.8800</t>
   </si>
   <si>
-    <t>31.0400</t>
-[...5 lines deleted...]
-    <t>13.28</t>
+    <t>46.0900</t>
+  </si>
+  <si>
+    <t>911432600.00</t>
+  </si>
+  <si>
+    <t>68.21</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>45.8000</t>
+  </si>
+  <si>
+    <t>51.4000</t>
+  </si>
+  <si>
+    <t>27.7100</t>
+  </si>
+  <si>
+    <t>29.3300</t>
+  </si>
+  <si>
+    <t>1566309834.00</t>
+  </si>
+  <si>
+    <t>-36.36</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>28.2800</t>
+  </si>
+  <si>
+    <t>29.2200</t>
+  </si>
+  <si>
+    <t>25.4050</t>
+  </si>
+  <si>
+    <t>26.2500</t>
+  </si>
+  <si>
+    <t>164418199.00</t>
+  </si>
+  <si>
+    <t>-10.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4882,51 +4924,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G232"/>
+  <dimension ref="A1:G234"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10219,50 +10261,96 @@
       <c r="G231" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A232" t="s">
         <v>1491</v>
       </c>
       <c r="B232" t="s">
         <v>1492</v>
       </c>
       <c r="C232" t="s">
         <v>1493</v>
       </c>
       <c r="D232" t="s">
         <v>1494</v>
       </c>
       <c r="E232" t="s">
         <v>1495</v>
       </c>
       <c r="F232" t="s">
         <v>1496</v>
       </c>
       <c r="G232" t="s">
         <v>1497</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1501</v>
+      </c>
+      <c r="E233" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F233" t="s">
+        <v>1503</v>
+      </c>
+      <c r="G233" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1508</v>
+      </c>
+      <c r="E234" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F234" t="s">
+        <v>1510</v>
+      </c>
+      <c r="G234" t="s">
+        <v>1511</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">