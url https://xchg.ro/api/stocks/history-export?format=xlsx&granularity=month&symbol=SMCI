--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SMCI month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1638" uniqueCount="1512">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1645" uniqueCount="1518">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-03-01</t>
   </si>
   <si>
@@ -4519,75 +4519,93 @@
   <si>
     <t>46.0900</t>
   </si>
   <si>
     <t>911432600.00</t>
   </si>
   <si>
     <t>68.21</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>45.8000</t>
   </si>
   <si>
     <t>51.4000</t>
   </si>
   <si>
     <t>27.7100</t>
   </si>
   <si>
     <t>29.3300</t>
   </si>
   <si>
-    <t>1566309834.00</t>
+    <t>1569812800.00</t>
   </si>
   <si>
     <t>-36.36</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>28.2800</t>
   </si>
   <si>
-    <t>29.2200</t>
-[...11 lines deleted...]
-    <t>-10.50</t>
+    <t>32.5900</t>
+  </si>
+  <si>
+    <t>23.3800</t>
+  </si>
+  <si>
+    <t>28.4000</t>
+  </si>
+  <si>
+    <t>962002300.00</t>
+  </si>
+  <si>
+    <t>-3.17</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>42.3100</t>
+  </si>
+  <si>
+    <t>27.4400</t>
+  </si>
+  <si>
+    <t>37.2400</t>
+  </si>
+  <si>
+    <t>908332900.00</t>
+  </si>
+  <si>
+    <t>31.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -4924,51 +4942,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G234"/>
+  <dimension ref="A1:G235"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10307,50 +10325,73 @@
       <c r="G233" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A234" t="s">
         <v>1505</v>
       </c>
       <c r="B234" t="s">
         <v>1506</v>
       </c>
       <c r="C234" t="s">
         <v>1507</v>
       </c>
       <c r="D234" t="s">
         <v>1508</v>
       </c>
       <c r="E234" t="s">
         <v>1509</v>
       </c>
       <c r="F234" t="s">
         <v>1510</v>
       </c>
       <c r="G234" t="s">
         <v>1511</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F235" t="s">
+        <v>1516</v>
+      </c>
+      <c r="G235" t="s">
+        <v>1517</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">