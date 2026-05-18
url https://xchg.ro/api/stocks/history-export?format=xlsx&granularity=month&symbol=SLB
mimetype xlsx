--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SLB month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3738" uniqueCount="3152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="3158">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9448,66 +9448,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>52.4500</t>
   </si>
   <si>
     <t>54.8000</t>
   </si>
   <si>
     <t>43.5500</t>
   </si>
   <si>
     <t>51.3900</t>
   </si>
   <si>
     <t>482429700.00</t>
   </si>
   <si>
     <t>0.10</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>50.3450</t>
-[...14 lines deleted...]
-    <t>-2.65</t>
+    <t>50.3500</t>
+  </si>
+  <si>
+    <t>57.0500</t>
+  </si>
+  <si>
+    <t>56.8800</t>
+  </si>
+  <si>
+    <t>315512500.00</t>
+  </si>
+  <si>
+    <t>10.68</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>56.4300</t>
+  </si>
+  <si>
+    <t>57.2000</t>
+  </si>
+  <si>
+    <t>52.7300</t>
+  </si>
+  <si>
+    <t>55.3800</t>
+  </si>
+  <si>
+    <t>116224400.00</t>
+  </si>
+  <si>
+    <t>-2.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9844,51 +9862,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G534"/>
+  <dimension ref="A1:G535"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22117,60 +22135,83 @@
       </c>
       <c r="D533" t="s">
         <v>3141</v>
       </c>
       <c r="E533" t="s">
         <v>3142</v>
       </c>
       <c r="F533" t="s">
         <v>3143</v>
       </c>
       <c r="G533" t="s">
         <v>3144</v>
       </c>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>3145</v>
       </c>
       <c r="B534" t="s">
         <v>3146</v>
       </c>
       <c r="C534" t="s">
         <v>3147</v>
       </c>
       <c r="D534" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E534" t="s">
         <v>3148</v>
       </c>
-      <c r="E534" t="s">
+      <c r="F534" t="s">
         <v>3149</v>
       </c>
-      <c r="F534" t="s">
+      <c r="G534" t="s">
         <v>3150</v>
       </c>
-      <c r="G534" t="s">
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
         <v>3151</v>
+      </c>
+      <c r="B535" t="s">
+        <v>3152</v>
+      </c>
+      <c r="C535" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D535" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E535" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F535" t="s">
+        <v>3156</v>
+      </c>
+      <c r="G535" t="s">
+        <v>3157</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">