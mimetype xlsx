--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SLB month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3745" uniqueCount="3158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3759" uniqueCount="3172">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9469,63 +9469,105 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>50.3500</t>
   </si>
   <si>
     <t>57.0500</t>
   </si>
   <si>
     <t>56.8800</t>
   </si>
   <si>
     <t>315512500.00</t>
   </si>
   <si>
     <t>10.68</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>56.4300</t>
   </si>
   <si>
-    <t>57.2000</t>
+    <t>58.8200</t>
   </si>
   <si>
     <t>52.7300</t>
   </si>
   <si>
-    <t>55.3800</t>
-[...5 lines deleted...]
-    <t>-2.64</t>
+    <t>54.5500</t>
+  </si>
+  <si>
+    <t>253621500.00</t>
+  </si>
+  <si>
+    <t>-4.10</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>55.0400</t>
+  </si>
+  <si>
+    <t>58.1200</t>
+  </si>
+  <si>
+    <t>45.8700</t>
+  </si>
+  <si>
+    <t>46.4900</t>
+  </si>
+  <si>
+    <t>351325400.00</t>
+  </si>
+  <si>
+    <t>-14.78</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>46.3600</t>
+  </si>
+  <si>
+    <t>47.6200</t>
+  </si>
+  <si>
+    <t>44.5900</t>
+  </si>
+  <si>
+    <t>47.2400</t>
+  </si>
+  <si>
+    <t>76922341.00</t>
+  </si>
+  <si>
+    <t>1.61</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9862,51 +9904,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G535"/>
+  <dimension ref="A1:G537"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22168,50 +22210,96 @@
       <c r="G534" t="s">
         <v>3150</v>
       </c>
     </row>
     <row r="535" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
         <v>3151</v>
       </c>
       <c r="B535" t="s">
         <v>3152</v>
       </c>
       <c r="C535" t="s">
         <v>3153</v>
       </c>
       <c r="D535" t="s">
         <v>3154</v>
       </c>
       <c r="E535" t="s">
         <v>3155</v>
       </c>
       <c r="F535" t="s">
         <v>3156</v>
       </c>
       <c r="G535" t="s">
         <v>3157</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B536" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C536" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D536" t="s">
+        <v>3161</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3162</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3163</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B537" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C537" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D537" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E537" t="s">
+        <v>3169</v>
+      </c>
+      <c r="F537" t="s">
+        <v>3170</v>
+      </c>
+      <c r="G537" t="s">
+        <v>3171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">