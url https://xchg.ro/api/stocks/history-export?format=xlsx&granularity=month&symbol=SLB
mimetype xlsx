--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SLB month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3759" uniqueCount="3172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3773" uniqueCount="3185">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -9511,63 +9511,102 @@
   <si>
     <t>55.0400</t>
   </si>
   <si>
     <t>58.1200</t>
   </si>
   <si>
     <t>45.8700</t>
   </si>
   <si>
     <t>46.4900</t>
   </si>
   <si>
     <t>351325400.00</t>
   </si>
   <si>
     <t>-14.78</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>46.3600</t>
   </si>
   <si>
-    <t>47.6200</t>
+    <t>53.2000</t>
   </si>
   <si>
     <t>44.5900</t>
   </si>
   <si>
-    <t>47.2400</t>
-[...5 lines deleted...]
-    <t>1.61</t>
+    <t>49.5900</t>
+  </si>
+  <si>
+    <t>285376100.00</t>
+  </si>
+  <si>
+    <t>6.67</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>49.0200</t>
+  </si>
+  <si>
+    <t>60.4600</t>
+  </si>
+  <si>
+    <t>48.3000</t>
+  </si>
+  <si>
+    <t>60.1000</t>
+  </si>
+  <si>
+    <t>234817000.00</t>
+  </si>
+  <si>
+    <t>21.19</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>60.0000</t>
+  </si>
+  <si>
+    <t>60.1800</t>
+  </si>
+  <si>
+    <t>56.0100</t>
+  </si>
+  <si>
+    <t>95660400.00</t>
+  </si>
+  <si>
+    <t>-6.81</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9904,51 +9943,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G537"/>
+  <dimension ref="A1:G539"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22256,50 +22295,96 @@
       <c r="G536" t="s">
         <v>3164</v>
       </c>
     </row>
     <row r="537" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
         <v>3165</v>
       </c>
       <c r="B537" t="s">
         <v>3166</v>
       </c>
       <c r="C537" t="s">
         <v>3167</v>
       </c>
       <c r="D537" t="s">
         <v>3168</v>
       </c>
       <c r="E537" t="s">
         <v>3169</v>
       </c>
       <c r="F537" t="s">
         <v>3170</v>
       </c>
       <c r="G537" t="s">
         <v>3171</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>3172</v>
+      </c>
+      <c r="B538" t="s">
+        <v>3173</v>
+      </c>
+      <c r="C538" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D538" t="s">
+        <v>3175</v>
+      </c>
+      <c r="E538" t="s">
+        <v>3176</v>
+      </c>
+      <c r="F538" t="s">
+        <v>3177</v>
+      </c>
+      <c r="G538" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B539" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C539" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D539" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E539" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F539" t="s">
+        <v>3183</v>
+      </c>
+      <c r="G539" t="s">
+        <v>3184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">