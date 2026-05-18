--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SHOP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="931" uniqueCount="916">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="924">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
@@ -2743,63 +2743,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>115.8000</t>
   </si>
   <si>
     <t>135.9600</t>
   </si>
   <si>
     <t>110.1750</t>
   </si>
   <si>
     <t>118.6200</t>
   </si>
   <si>
     <t>196641100.00</t>
   </si>
   <si>
     <t>-1.75</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>120.8702</t>
-[...11 lines deleted...]
-    <t>-0.08</t>
+    <t>120.7100</t>
+  </si>
+  <si>
+    <t>137.3000</t>
+  </si>
+  <si>
+    <t>108.9480</t>
+  </si>
+  <si>
+    <t>121.1300</t>
+  </si>
+  <si>
+    <t>151738700.00</t>
+  </si>
+  <si>
+    <t>2.12</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>123.6200</t>
+  </si>
+  <si>
+    <t>129.3900</t>
+  </si>
+  <si>
+    <t>94.0000</t>
+  </si>
+  <si>
+    <t>100.2800</t>
+  </si>
+  <si>
+    <t>206995200.00</t>
+  </si>
+  <si>
+    <t>-17.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3136,51 +3160,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G133"/>
+  <dimension ref="A1:G134"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6183,63 +6207,86 @@
       </c>
       <c r="C132" t="s">
         <v>905</v>
       </c>
       <c r="D132" t="s">
         <v>906</v>
       </c>
       <c r="E132" t="s">
         <v>907</v>
       </c>
       <c r="F132" t="s">
         <v>908</v>
       </c>
       <c r="G132" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
         <v>910</v>
       </c>
       <c r="B133" t="s">
         <v>911</v>
       </c>
       <c r="C133" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="D133" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="E133" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F133" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="G133" t="s">
-        <v>915</v>
+        <v>916</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>917</v>
+      </c>
+      <c r="B134" t="s">
+        <v>918</v>
+      </c>
+      <c r="C134" t="s">
+        <v>919</v>
+      </c>
+      <c r="D134" t="s">
+        <v>920</v>
+      </c>
+      <c r="E134" t="s">
+        <v>921</v>
+      </c>
+      <c r="F134" t="s">
+        <v>922</v>
+      </c>
+      <c r="G134" t="s">
+        <v>923</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">