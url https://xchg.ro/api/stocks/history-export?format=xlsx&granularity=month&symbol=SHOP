--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SHOP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="924">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="938">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
@@ -2773,57 +2773,99 @@
   <si>
     <t>108.9480</t>
   </si>
   <si>
     <t>121.1300</t>
   </si>
   <si>
     <t>151738700.00</t>
   </si>
   <si>
     <t>2.12</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>123.6200</t>
   </si>
   <si>
     <t>129.3900</t>
   </si>
   <si>
     <t>94.0000</t>
   </si>
   <si>
-    <t>100.2800</t>
-[...5 lines deleted...]
-    <t>-17.21</t>
+    <t>118.7100</t>
+  </si>
+  <si>
+    <t>297433600.00</t>
+  </si>
+  <si>
+    <t>-2.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>120.2500</t>
+  </si>
+  <si>
+    <t>124.6250</t>
+  </si>
+  <si>
+    <t>104.1100</t>
+  </si>
+  <si>
+    <t>114.1800</t>
+  </si>
+  <si>
+    <t>186999600.00</t>
+  </si>
+  <si>
+    <t>-3.82</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>117.3250</t>
+  </si>
+  <si>
+    <t>123.7000</t>
+  </si>
+  <si>
+    <t>115.7100</t>
+  </si>
+  <si>
+    <t>120.1400</t>
+  </si>
+  <si>
+    <t>22408765.00</t>
+  </si>
+  <si>
+    <t>5.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3160,51 +3202,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G134"/>
+  <dimension ref="A1:G136"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6243,50 +6285,96 @@
       <c r="G133" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>917</v>
       </c>
       <c r="B134" t="s">
         <v>918</v>
       </c>
       <c r="C134" t="s">
         <v>919</v>
       </c>
       <c r="D134" t="s">
         <v>920</v>
       </c>
       <c r="E134" t="s">
         <v>921</v>
       </c>
       <c r="F134" t="s">
         <v>922</v>
       </c>
       <c r="G134" t="s">
         <v>923</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>924</v>
+      </c>
+      <c r="B135" t="s">
+        <v>925</v>
+      </c>
+      <c r="C135" t="s">
+        <v>926</v>
+      </c>
+      <c r="D135" t="s">
+        <v>927</v>
+      </c>
+      <c r="E135" t="s">
+        <v>928</v>
+      </c>
+      <c r="F135" t="s">
+        <v>929</v>
+      </c>
+      <c r="G135" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>931</v>
+      </c>
+      <c r="B136" t="s">
+        <v>932</v>
+      </c>
+      <c r="C136" t="s">
+        <v>933</v>
+      </c>
+      <c r="D136" t="s">
+        <v>934</v>
+      </c>
+      <c r="E136" t="s">
+        <v>935</v>
+      </c>
+      <c r="F136" t="s">
+        <v>936</v>
+      </c>
+      <c r="G136" t="s">
+        <v>937</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">