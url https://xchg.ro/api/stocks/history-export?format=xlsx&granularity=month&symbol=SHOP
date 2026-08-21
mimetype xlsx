--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SHOP month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="952" uniqueCount="938">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="959" uniqueCount="945">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-05-01</t>
   </si>
   <si>
@@ -2809,63 +2809,84 @@
   <si>
     <t>120.2500</t>
   </si>
   <si>
     <t>124.6250</t>
   </si>
   <si>
     <t>104.1100</t>
   </si>
   <si>
     <t>114.1800</t>
   </si>
   <si>
     <t>186999600.00</t>
   </si>
   <si>
     <t>-3.82</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>117.3250</t>
   </si>
   <si>
-    <t>123.7000</t>
-[...11 lines deleted...]
-    <t>5.22</t>
+    <t>133.9900</t>
+  </si>
+  <si>
+    <t>111.0550</t>
+  </si>
+  <si>
+    <t>117.1500</t>
+  </si>
+  <si>
+    <t>177506100.00</t>
+  </si>
+  <si>
+    <t>2.60</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>120.3600</t>
+  </si>
+  <si>
+    <t>158.8700</t>
+  </si>
+  <si>
+    <t>116.6400</t>
+  </si>
+  <si>
+    <t>146.5800</t>
+  </si>
+  <si>
+    <t>162233319.00</t>
+  </si>
+  <si>
+    <t>25.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3202,51 +3223,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G136"/>
+  <dimension ref="A1:G137"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6331,50 +6352,73 @@
       <c r="G135" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
         <v>931</v>
       </c>
       <c r="B136" t="s">
         <v>932</v>
       </c>
       <c r="C136" t="s">
         <v>933</v>
       </c>
       <c r="D136" t="s">
         <v>934</v>
       </c>
       <c r="E136" t="s">
         <v>935</v>
       </c>
       <c r="F136" t="s">
         <v>936</v>
       </c>
       <c r="G136" t="s">
         <v>937</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>938</v>
+      </c>
+      <c r="B137" t="s">
+        <v>939</v>
+      </c>
+      <c r="C137" t="s">
+        <v>940</v>
+      </c>
+      <c r="D137" t="s">
+        <v>941</v>
+      </c>
+      <c r="E137" t="s">
+        <v>942</v>
+      </c>
+      <c r="F137" t="s">
+        <v>943</v>
+      </c>
+      <c r="G137" t="s">
+        <v>944</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">