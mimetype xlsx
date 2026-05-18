--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SCHW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3255" uniqueCount="2751">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="2757">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-09-01</t>
   </si>
   <si>
@@ -8248,63 +8248,81 @@
   <si>
     <t>94.2300</t>
   </si>
   <si>
     <t>96.8400</t>
   </si>
   <si>
     <t>90.5100</t>
   </si>
   <si>
     <t>93.9800</t>
   </si>
   <si>
     <t>188311500.00</t>
   </si>
   <si>
     <t>-1.28</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>95.0100</t>
   </si>
   <si>
-    <t>95.4350</t>
-[...11 lines deleted...]
-    <t>-1.72</t>
+    <t>100.7600</t>
+  </si>
+  <si>
+    <t>87.8400</t>
+  </si>
+  <si>
+    <t>91.6400</t>
+  </si>
+  <si>
+    <t>254504600.00</t>
+  </si>
+  <si>
+    <t>-2.49</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>92.8900</t>
+  </si>
+  <si>
+    <t>87.6100</t>
+  </si>
+  <si>
+    <t>90.8800</t>
+  </si>
+  <si>
+    <t>109721800.00</t>
+  </si>
+  <si>
+    <t>-0.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8641,51 +8659,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G465"/>
+  <dimension ref="A1:G466"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19337,50 +19355,73 @@
       <c r="G464" t="s">
         <v>2743</v>
       </c>
     </row>
     <row r="465" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A465" t="s">
         <v>2744</v>
       </c>
       <c r="B465" t="s">
         <v>2745</v>
       </c>
       <c r="C465" t="s">
         <v>2746</v>
       </c>
       <c r="D465" t="s">
         <v>2747</v>
       </c>
       <c r="E465" t="s">
         <v>2748</v>
       </c>
       <c r="F465" t="s">
         <v>2749</v>
       </c>
       <c r="G465" t="s">
         <v>2750</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B466" t="s">
+        <v>2718</v>
+      </c>
+      <c r="C466" t="s">
+        <v>2752</v>
+      </c>
+      <c r="D466" t="s">
+        <v>2753</v>
+      </c>
+      <c r="E466" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F466" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G466" t="s">
+        <v>2756</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">