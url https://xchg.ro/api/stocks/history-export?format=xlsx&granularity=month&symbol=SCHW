--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SCHW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3262" uniqueCount="2757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3276" uniqueCount="2770">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-09-01</t>
   </si>
   <si>
@@ -7549,114 +7549,114 @@
   <si>
     <t>52.2400</t>
   </si>
   <si>
     <t>472636351.00</t>
   </si>
   <si>
     <t>-0.27</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>52.1100</t>
   </si>
   <si>
     <t>54.5000</t>
   </si>
   <si>
     <t>45.6500</t>
   </si>
   <si>
     <t>52.6900</t>
   </si>
   <si>
-    <t>348104835.00</t>
+    <t>350460188.00</t>
   </si>
   <si>
     <t>0.86</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>53.2500</t>
   </si>
   <si>
     <t>57.8200</t>
   </si>
   <si>
     <t>52.3700</t>
   </si>
   <si>
     <t>56.6800</t>
   </si>
   <si>
-    <t>264653078.00</t>
+    <t>266775400.00</t>
   </si>
   <si>
     <t>7.57</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
-    <t>56.6600</t>
+    <t>56.6400</t>
   </si>
   <si>
     <t>68.8000</t>
   </si>
   <si>
-    <t>55.4350</t>
+    <t>55.4400</t>
   </si>
   <si>
     <t>66.1000</t>
   </si>
   <si>
-    <t>236637695.00</t>
+    <t>239357500.00</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>65.7400</t>
   </si>
   <si>
     <t>66.2600</t>
   </si>
   <si>
     <t>56.2600</t>
   </si>
   <si>
     <t>59.1500</t>
   </si>
   <si>
-    <t>183312145.00</t>
+    <t>185320300.00</t>
   </si>
   <si>
     <t>-10.51</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>59.5700</t>
   </si>
   <si>
     <t>61.1500</t>
   </si>
   <si>
     <t>53.5300</t>
   </si>
   <si>
     <t>54.9000</t>
   </si>
   <si>
     <t>180841000.00</t>
   </si>
   <si>
     <t>-7.19</t>
   </si>
@@ -8266,63 +8266,102 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>95.0100</t>
   </si>
   <si>
     <t>100.7600</t>
   </si>
   <si>
     <t>87.8400</t>
   </si>
   <si>
     <t>91.6400</t>
   </si>
   <si>
     <t>254504600.00</t>
   </si>
   <si>
     <t>-2.49</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>92.8900</t>
-[...11 lines deleted...]
-    <t>-0.83</t>
+    <t>93.4300</t>
+  </si>
+  <si>
+    <t>83.9600</t>
+  </si>
+  <si>
+    <t>87.3500</t>
+  </si>
+  <si>
+    <t>222075300.00</t>
+  </si>
+  <si>
+    <t>-4.68</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>86.8100</t>
+  </si>
+  <si>
+    <t>94.8300</t>
+  </si>
+  <si>
+    <t>85.5800</t>
+  </si>
+  <si>
+    <t>92.2700</t>
+  </si>
+  <si>
+    <t>257260706.00</t>
+  </si>
+  <si>
+    <t>5.63</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>92.7600</t>
+  </si>
+  <si>
+    <t>103.4400</t>
+  </si>
+  <si>
+    <t>92.3100</t>
+  </si>
+  <si>
+    <t>101.9100</t>
+  </si>
+  <si>
+    <t>55647629.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8659,51 +8698,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G466"/>
+  <dimension ref="A1:G468"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19378,50 +19417,96 @@
       <c r="G465" t="s">
         <v>2750</v>
       </c>
     </row>
     <row r="466" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A466" t="s">
         <v>2751</v>
       </c>
       <c r="B466" t="s">
         <v>2718</v>
       </c>
       <c r="C466" t="s">
         <v>2752</v>
       </c>
       <c r="D466" t="s">
         <v>2753</v>
       </c>
       <c r="E466" t="s">
         <v>2754</v>
       </c>
       <c r="F466" t="s">
         <v>2755</v>
       </c>
       <c r="G466" t="s">
         <v>2756</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B467" t="s">
+        <v>2758</v>
+      </c>
+      <c r="C467" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D467" t="s">
+        <v>2760</v>
+      </c>
+      <c r="E467" t="s">
+        <v>2761</v>
+      </c>
+      <c r="F467" t="s">
+        <v>2762</v>
+      </c>
+      <c r="G467" t="s">
+        <v>2763</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B468" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C468" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D468" t="s">
+        <v>2767</v>
+      </c>
+      <c r="E468" t="s">
+        <v>2768</v>
+      </c>
+      <c r="F468" t="s">
+        <v>2769</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1907</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">