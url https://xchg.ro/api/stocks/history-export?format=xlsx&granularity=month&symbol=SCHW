--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SCHW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3276" uniqueCount="2770">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3290" uniqueCount="2785">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1987-09-01</t>
   </si>
   <si>
@@ -8308,60 +8308,105 @@
   <si>
     <t>86.8100</t>
   </si>
   <si>
     <t>94.8300</t>
   </si>
   <si>
     <t>85.5800</t>
   </si>
   <si>
     <t>92.2700</t>
   </si>
   <si>
     <t>257260706.00</t>
   </si>
   <si>
     <t>5.63</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>92.7600</t>
   </si>
   <si>
-    <t>103.4400</t>
+    <t>106.7300</t>
   </si>
   <si>
     <t>92.3100</t>
   </si>
   <si>
-    <t>101.9100</t>
-[...2 lines deleted...]
-    <t>55647629.00</t>
+    <t>105.2400</t>
+  </si>
+  <si>
+    <t>191125600.00</t>
+  </si>
+  <si>
+    <t>14.06</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>105.8600</t>
+  </si>
+  <si>
+    <t>114.5300</t>
+  </si>
+  <si>
+    <t>105.0500</t>
+  </si>
+  <si>
+    <t>109.8200</t>
+  </si>
+  <si>
+    <t>155761300.00</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>109.4400</t>
+  </si>
+  <si>
+    <t>110.7200</t>
+  </si>
+  <si>
+    <t>106.1900</t>
+  </si>
+  <si>
+    <t>107.3300</t>
+  </si>
+  <si>
+    <t>49621600.00</t>
+  </si>
+  <si>
+    <t>-2.27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8698,51 +8743,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G468"/>
+  <dimension ref="A1:G470"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19462,51 +19507,97 @@
       </c>
       <c r="G467" t="s">
         <v>2763</v>
       </c>
     </row>
     <row r="468" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A468" t="s">
         <v>2764</v>
       </c>
       <c r="B468" t="s">
         <v>2765</v>
       </c>
       <c r="C468" t="s">
         <v>2766</v>
       </c>
       <c r="D468" t="s">
         <v>2767</v>
       </c>
       <c r="E468" t="s">
         <v>2768</v>
       </c>
       <c r="F468" t="s">
         <v>2769</v>
       </c>
       <c r="G468" t="s">
-        <v>1907</v>
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B469" t="s">
+        <v>2772</v>
+      </c>
+      <c r="C469" t="s">
+        <v>2773</v>
+      </c>
+      <c r="D469" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E469" t="s">
+        <v>2775</v>
+      </c>
+      <c r="F469" t="s">
+        <v>2776</v>
+      </c>
+      <c r="G469" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B470" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C470" t="s">
+        <v>2780</v>
+      </c>
+      <c r="D470" t="s">
+        <v>2781</v>
+      </c>
+      <c r="E470" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F470" t="s">
+        <v>2783</v>
+      </c>
+      <c r="G470" t="s">
+        <v>2784</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">