--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SBUX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2856" uniqueCount="2646">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2863" uniqueCount="2652">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-06-01</t>
   </si>
   <si>
@@ -7933,63 +7933,81 @@
   <si>
     <t>95.7100</t>
   </si>
   <si>
     <t>102.4400</t>
   </si>
   <si>
     <t>85.6000</t>
   </si>
   <si>
     <t>89.5900</t>
   </si>
   <si>
     <t>189564100.00</t>
   </si>
   <si>
     <t>-8.60</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>90.2500</t>
   </si>
   <si>
-    <t>91.0300</t>
-[...11 lines deleted...]
-    <t>0.94</t>
+    <t>107.2700</t>
+  </si>
+  <si>
+    <t>88.1600</t>
+  </si>
+  <si>
+    <t>105.3300</t>
+  </si>
+  <si>
+    <t>155085300.00</t>
+  </si>
+  <si>
+    <t>17.57</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>105.7000</t>
+  </si>
+  <si>
+    <t>102.9400</t>
+  </si>
+  <si>
+    <t>106.8200</t>
+  </si>
+  <si>
+    <t>78600900.00</t>
+  </si>
+  <si>
+    <t>1.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8326,51 +8344,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G408"/>
+  <dimension ref="A1:G409"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17711,50 +17729,73 @@
       <c r="G407" t="s">
         <v>2638</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
         <v>2639</v>
       </c>
       <c r="B408" t="s">
         <v>2640</v>
       </c>
       <c r="C408" t="s">
         <v>2641</v>
       </c>
       <c r="D408" t="s">
         <v>2642</v>
       </c>
       <c r="E408" t="s">
         <v>2643</v>
       </c>
       <c r="F408" t="s">
         <v>2644</v>
       </c>
       <c r="G408" t="s">
         <v>2645</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2249</v>
+      </c>
+      <c r="D409" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E409" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F409" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G409" t="s">
+        <v>2651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">