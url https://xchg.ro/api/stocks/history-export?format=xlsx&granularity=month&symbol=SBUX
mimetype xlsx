--- v1 (2026-05-18)
+++ v2 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SBUX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2863" uniqueCount="2652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2877" uniqueCount="2664">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-06-01</t>
   </si>
   <si>
@@ -7954,60 +7954,96 @@
   <si>
     <t>90.2500</t>
   </si>
   <si>
     <t>107.2700</t>
   </si>
   <si>
     <t>88.1600</t>
   </si>
   <si>
     <t>105.3300</t>
   </si>
   <si>
     <t>155085300.00</t>
   </si>
   <si>
     <t>17.57</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>105.7000</t>
   </si>
   <si>
-    <t>102.9400</t>
-[...8 lines deleted...]
-    <t>1.41</t>
+    <t>98.5800</t>
+  </si>
+  <si>
+    <t>99.1600</t>
+  </si>
+  <si>
+    <t>146994700.00</t>
+  </si>
+  <si>
+    <t>-5.86</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>98.2500</t>
+  </si>
+  <si>
+    <t>104.9600</t>
+  </si>
+  <si>
+    <t>93.6400</t>
+  </si>
+  <si>
+    <t>171710600.00</t>
+  </si>
+  <si>
+    <t>3.06</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>107.4500</t>
+  </si>
+  <si>
+    <t>100.0900</t>
+  </si>
+  <si>
+    <t>106.4100</t>
+  </si>
+  <si>
+    <t>42411350.00</t>
+  </si>
+  <si>
+    <t>4.13</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8344,51 +8380,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G409"/>
+  <dimension ref="A1:G411"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17752,50 +17788,96 @@
       <c r="G408" t="s">
         <v>2645</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
         <v>2646</v>
       </c>
       <c r="B409" t="s">
         <v>2647</v>
       </c>
       <c r="C409" t="s">
         <v>2249</v>
       </c>
       <c r="D409" t="s">
         <v>2648</v>
       </c>
       <c r="E409" t="s">
         <v>2649</v>
       </c>
       <c r="F409" t="s">
         <v>2650</v>
       </c>
       <c r="G409" t="s">
         <v>2651</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D410" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E410" t="s">
+        <v>2395</v>
+      </c>
+      <c r="F410" t="s">
+        <v>2656</v>
+      </c>
+      <c r="G410" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D411" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E411" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F411" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G411" t="s">
+        <v>2663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">