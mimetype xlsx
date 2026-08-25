--- v2 (2026-07-10)
+++ v3 (2026-08-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="SBUX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2877" uniqueCount="2664">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2884" uniqueCount="2670">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1992-06-01</t>
   </si>
   <si>
@@ -7987,63 +7987,81 @@
   <si>
     <t>-5.86</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>98.2500</t>
   </si>
   <si>
     <t>104.9600</t>
   </si>
   <si>
     <t>93.6400</t>
   </si>
   <si>
     <t>171710600.00</t>
   </si>
   <si>
     <t>3.06</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>107.4500</t>
+    <t>109.2300</t>
   </si>
   <si>
     <t>100.0900</t>
   </si>
   <si>
-    <t>106.4100</t>
-[...5 lines deleted...]
-    <t>4.13</t>
+    <t>105.2500</t>
+  </si>
+  <si>
+    <t>169311100.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>107.7000</t>
+  </si>
+  <si>
+    <t>110.5100</t>
+  </si>
+  <si>
+    <t>101.8000</t>
+  </si>
+  <si>
+    <t>107.0800</t>
+  </si>
+  <si>
+    <t>92434800.00</t>
+  </si>
+  <si>
+    <t>1.74</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8380,51 +8398,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G411"/>
+  <dimension ref="A1:G412"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17833,51 +17851,74 @@
       </c>
       <c r="G410" t="s">
         <v>2657</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
         <v>2658</v>
       </c>
       <c r="B411" t="s">
         <v>2634</v>
       </c>
       <c r="C411" t="s">
         <v>2659</v>
       </c>
       <c r="D411" t="s">
         <v>2660</v>
       </c>
       <c r="E411" t="s">
         <v>2661</v>
       </c>
       <c r="F411" t="s">
         <v>2662</v>
       </c>
       <c r="G411" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
         <v>2663</v>
+      </c>
+      <c r="B412" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D412" t="s">
+        <v>2666</v>
+      </c>
+      <c r="E412" t="s">
+        <v>2667</v>
+      </c>
+      <c r="F412" t="s">
+        <v>2668</v>
+      </c>
+      <c r="G412" t="s">
+        <v>2669</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">