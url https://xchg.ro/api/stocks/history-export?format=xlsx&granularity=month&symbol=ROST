--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ROST month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3353" uniqueCount="2867">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3360" uniqueCount="2873">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-07-01</t>
   </si>
   <si>
@@ -8596,63 +8596,81 @@
   <si>
     <t>203.0900</t>
   </si>
   <si>
     <t>217.5100</t>
   </si>
   <si>
     <t>194.0700</t>
   </si>
   <si>
     <t>216.6300</t>
   </si>
   <si>
     <t>67535300.00</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>217.7400</t>
   </si>
   <si>
-    <t>222.0300</t>
-[...11 lines deleted...]
-    <t>1.53</t>
+    <t>230.4400</t>
+  </si>
+  <si>
+    <t>215.1300</t>
+  </si>
+  <si>
+    <t>227.7900</t>
+  </si>
+  <si>
+    <t>42324100.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>225.6100</t>
+  </si>
+  <si>
+    <t>231.1600</t>
+  </si>
+  <si>
+    <t>209.1300</t>
+  </si>
+  <si>
+    <t>212.7500</t>
+  </si>
+  <si>
+    <t>31303400.00</t>
+  </si>
+  <si>
+    <t>-6.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8989,51 +9007,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G479"/>
+  <dimension ref="A1:G480"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20006,51 +20024,74 @@
       </c>
       <c r="G478" t="s">
         <v>2859</v>
       </c>
     </row>
     <row r="479" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A479" t="s">
         <v>2860</v>
       </c>
       <c r="B479" t="s">
         <v>2861</v>
       </c>
       <c r="C479" t="s">
         <v>2862</v>
       </c>
       <c r="D479" t="s">
         <v>2863</v>
       </c>
       <c r="E479" t="s">
         <v>2864</v>
       </c>
       <c r="F479" t="s">
         <v>2865</v>
       </c>
       <c r="G479" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
         <v>2866</v>
+      </c>
+      <c r="B480" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C480" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D480" t="s">
+        <v>2869</v>
+      </c>
+      <c r="E480" t="s">
+        <v>2870</v>
+      </c>
+      <c r="F480" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G480" t="s">
+        <v>2872</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">