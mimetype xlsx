--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ROST month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3360" uniqueCount="2873">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3374" uniqueCount="2887">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-07-01</t>
   </si>
   <si>
@@ -8614,63 +8614,105 @@
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>217.7400</t>
   </si>
   <si>
     <t>230.4400</t>
   </si>
   <si>
     <t>215.1300</t>
   </si>
   <si>
     <t>227.7900</t>
   </si>
   <si>
     <t>42324100.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>225.6100</t>
   </si>
   <si>
-    <t>231.1600</t>
-[...11 lines deleted...]
-    <t>-6.60</t>
+    <t>237.4100</t>
+  </si>
+  <si>
+    <t>208.2000</t>
+  </si>
+  <si>
+    <t>231.7300</t>
+  </si>
+  <si>
+    <t>70588700.00</t>
+  </si>
+  <si>
+    <t>1.73</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>227.9900</t>
+  </si>
+  <si>
+    <t>242.8100</t>
+  </si>
+  <si>
+    <t>205.9200</t>
+  </si>
+  <si>
+    <t>212.8500</t>
+  </si>
+  <si>
+    <t>74577400.00</t>
+  </si>
+  <si>
+    <t>-8.15</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>212.6600</t>
+  </si>
+  <si>
+    <t>222.0900</t>
+  </si>
+  <si>
+    <t>209.0000</t>
+  </si>
+  <si>
+    <t>220.6000</t>
+  </si>
+  <si>
+    <t>15764842.00</t>
+  </si>
+  <si>
+    <t>3.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9007,51 +9049,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G480"/>
+  <dimension ref="A1:G482"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20048,50 +20090,96 @@
       <c r="G479" t="s">
         <v>2735</v>
       </c>
     </row>
     <row r="480" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A480" t="s">
         <v>2866</v>
       </c>
       <c r="B480" t="s">
         <v>2867</v>
       </c>
       <c r="C480" t="s">
         <v>2868</v>
       </c>
       <c r="D480" t="s">
         <v>2869</v>
       </c>
       <c r="E480" t="s">
         <v>2870</v>
       </c>
       <c r="F480" t="s">
         <v>2871</v>
       </c>
       <c r="G480" t="s">
         <v>2872</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B481" t="s">
+        <v>2874</v>
+      </c>
+      <c r="C481" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D481" t="s">
+        <v>2876</v>
+      </c>
+      <c r="E481" t="s">
+        <v>2877</v>
+      </c>
+      <c r="F481" t="s">
+        <v>2878</v>
+      </c>
+      <c r="G481" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B482" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C482" t="s">
+        <v>2882</v>
+      </c>
+      <c r="D482" t="s">
+        <v>2883</v>
+      </c>
+      <c r="E482" t="s">
+        <v>2884</v>
+      </c>
+      <c r="F482" t="s">
+        <v>2885</v>
+      </c>
+      <c r="G482" t="s">
+        <v>2886</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">