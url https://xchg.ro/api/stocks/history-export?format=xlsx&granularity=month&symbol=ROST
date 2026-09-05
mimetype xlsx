--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ROST month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3374" uniqueCount="2887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3388" uniqueCount="2900">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-07-01</t>
   </si>
   <si>
@@ -8656,63 +8656,102 @@
   <si>
     <t>227.9900</t>
   </si>
   <si>
     <t>242.8100</t>
   </si>
   <si>
     <t>205.9200</t>
   </si>
   <si>
     <t>212.8500</t>
   </si>
   <si>
     <t>74577400.00</t>
   </si>
   <si>
     <t>-8.15</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>212.6600</t>
   </si>
   <si>
-    <t>222.0900</t>
+    <t>255.3000</t>
   </si>
   <si>
     <t>209.0000</t>
   </si>
   <si>
-    <t>220.6000</t>
-[...5 lines deleted...]
-    <t>3.64</t>
+    <t>251.0700</t>
+  </si>
+  <si>
+    <t>50685700.00</t>
+  </si>
+  <si>
+    <t>17.96</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>256.2500</t>
+  </si>
+  <si>
+    <t>257.0000</t>
+  </si>
+  <si>
+    <t>225.6400</t>
+  </si>
+  <si>
+    <t>228.5400</t>
+  </si>
+  <si>
+    <t>57921900.00</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>225.8100</t>
+  </si>
+  <si>
+    <t>233.4500</t>
+  </si>
+  <si>
+    <t>224.5000</t>
+  </si>
+  <si>
+    <t>230.6900</t>
+  </si>
+  <si>
+    <t>7326400.00</t>
+  </si>
+  <si>
+    <t>0.94</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9049,51 +9088,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G482"/>
+  <dimension ref="A1:G484"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20136,50 +20175,96 @@
       <c r="G481" t="s">
         <v>2879</v>
       </c>
     </row>
     <row r="482" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A482" t="s">
         <v>2880</v>
       </c>
       <c r="B482" t="s">
         <v>2881</v>
       </c>
       <c r="C482" t="s">
         <v>2882</v>
       </c>
       <c r="D482" t="s">
         <v>2883</v>
       </c>
       <c r="E482" t="s">
         <v>2884</v>
       </c>
       <c r="F482" t="s">
         <v>2885</v>
       </c>
       <c r="G482" t="s">
         <v>2886</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B483" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C483" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D483" t="s">
+        <v>2890</v>
+      </c>
+      <c r="E483" t="s">
+        <v>2891</v>
+      </c>
+      <c r="F483" t="s">
+        <v>2892</v>
+      </c>
+      <c r="G483" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B484" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C484" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D484" t="s">
+        <v>2896</v>
+      </c>
+      <c r="E484" t="s">
+        <v>2897</v>
+      </c>
+      <c r="F484" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G484" t="s">
+        <v>2899</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">