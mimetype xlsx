--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="RIO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3024" uniqueCount="2645">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3031" uniqueCount="2652">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-06-01</t>
   </si>
   <si>
@@ -7930,63 +7930,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>97.7500</t>
   </si>
   <si>
     <t>99.7800</t>
   </si>
   <si>
     <t>82.3500</t>
   </si>
   <si>
     <t>93.2900</t>
   </si>
   <si>
     <t>76573100.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>94.3600</t>
   </si>
   <si>
-    <t>95.2400</t>
-[...11 lines deleted...]
-    <t>1.63</t>
+    <t>101.3300</t>
+  </si>
+  <si>
+    <t>92.1800</t>
+  </si>
+  <si>
+    <t>100.4800</t>
+  </si>
+  <si>
+    <t>51485700.00</t>
+  </si>
+  <si>
+    <t>7.71</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>99.9900</t>
+  </si>
+  <si>
+    <t>112.5800</t>
+  </si>
+  <si>
+    <t>98.3900</t>
+  </si>
+  <si>
+    <t>103.6900</t>
+  </si>
+  <si>
+    <t>28827000.00</t>
+  </si>
+  <si>
+    <t>3.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8323,51 +8344,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G432"/>
+  <dimension ref="A1:G433"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18260,50 +18281,73 @@
       <c r="G431" t="s">
         <v>2438</v>
       </c>
     </row>
     <row r="432" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
         <v>2638</v>
       </c>
       <c r="B432" t="s">
         <v>2639</v>
       </c>
       <c r="C432" t="s">
         <v>2640</v>
       </c>
       <c r="D432" t="s">
         <v>2641</v>
       </c>
       <c r="E432" t="s">
         <v>2642</v>
       </c>
       <c r="F432" t="s">
         <v>2643</v>
       </c>
       <c r="G432" t="s">
         <v>2644</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>2645</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2646</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D433" t="s">
+        <v>2648</v>
+      </c>
+      <c r="E433" t="s">
+        <v>2649</v>
+      </c>
+      <c r="F433" t="s">
+        <v>2650</v>
+      </c>
+      <c r="G433" t="s">
+        <v>2651</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">