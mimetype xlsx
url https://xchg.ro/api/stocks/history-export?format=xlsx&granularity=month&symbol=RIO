--- v1 (2026-05-18)
+++ v2 (2026-07-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="RIO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3031" uniqueCount="2652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3045" uniqueCount="2664">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-06-01</t>
   </si>
   <si>
@@ -7957,57 +7957,93 @@
   <si>
     <t>92.1800</t>
   </si>
   <si>
     <t>100.4800</t>
   </si>
   <si>
     <t>51485700.00</t>
   </si>
   <si>
     <t>7.71</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>99.9900</t>
   </si>
   <si>
     <t>112.5800</t>
   </si>
   <si>
     <t>98.3900</t>
   </si>
   <si>
-    <t>103.6900</t>
-[...5 lines deleted...]
-    <t>3.19</t>
+    <t>106.3900</t>
+  </si>
+  <si>
+    <t>50352600.00</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>106.1600</t>
+  </si>
+  <si>
+    <t>112.2100</t>
+  </si>
+  <si>
+    <t>93.0800</t>
+  </si>
+  <si>
+    <t>57911800.00</t>
+  </si>
+  <si>
+    <t>-10.77</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>92.5700</t>
+  </si>
+  <si>
+    <t>95.3100</t>
+  </si>
+  <si>
+    <t>90.8800</t>
+  </si>
+  <si>
+    <t>91.2500</t>
+  </si>
+  <si>
+    <t>9375136.00</t>
+  </si>
+  <si>
+    <t>-3.88</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8344,51 +8380,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G433"/>
+  <dimension ref="A1:G435"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18303,51 +18339,97 @@
       </c>
       <c r="G432" t="s">
         <v>2644</v>
       </c>
     </row>
     <row r="433" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
         <v>2645</v>
       </c>
       <c r="B433" t="s">
         <v>2646</v>
       </c>
       <c r="C433" t="s">
         <v>2647</v>
       </c>
       <c r="D433" t="s">
         <v>2648</v>
       </c>
       <c r="E433" t="s">
         <v>2649</v>
       </c>
       <c r="F433" t="s">
         <v>2650</v>
       </c>
       <c r="G433" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
         <v>2651</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2652</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2653</v>
+      </c>
+      <c r="D434" t="s">
+        <v>2654</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1247</v>
+      </c>
+      <c r="F434" t="s">
+        <v>2655</v>
+      </c>
+      <c r="G434" t="s">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C435" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D435" t="s">
+        <v>2660</v>
+      </c>
+      <c r="E435" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F435" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G435" t="s">
+        <v>2663</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">