--- v2 (2026-07-08)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="RIO month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3045" uniqueCount="2664">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3052" uniqueCount="2671">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-06-01</t>
   </si>
   <si>
@@ -7987,63 +7987,84 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>106.1600</t>
   </si>
   <si>
     <t>112.2100</t>
   </si>
   <si>
     <t>93.0800</t>
   </si>
   <si>
     <t>57911800.00</t>
   </si>
   <si>
     <t>-10.77</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>92.5700</t>
   </si>
   <si>
-    <t>95.3100</t>
-[...11 lines deleted...]
-    <t>-3.88</t>
+    <t>97.5300</t>
+  </si>
+  <si>
+    <t>86.7200</t>
+  </si>
+  <si>
+    <t>96.8500</t>
+  </si>
+  <si>
+    <t>64673200.00</t>
+  </si>
+  <si>
+    <t>2.02</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>95.5500</t>
+  </si>
+  <si>
+    <t>106.8396</t>
+  </si>
+  <si>
+    <t>94.8600</t>
+  </si>
+  <si>
+    <t>106.8100</t>
+  </si>
+  <si>
+    <t>39909581.00</t>
+  </si>
+  <si>
+    <t>10.28</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8380,51 +8401,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G435"/>
+  <dimension ref="A1:G436"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18386,50 +18407,73 @@
       <c r="G434" t="s">
         <v>2656</v>
       </c>
     </row>
     <row r="435" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>2657</v>
       </c>
       <c r="B435" t="s">
         <v>2658</v>
       </c>
       <c r="C435" t="s">
         <v>2659</v>
       </c>
       <c r="D435" t="s">
         <v>2660</v>
       </c>
       <c r="E435" t="s">
         <v>2661</v>
       </c>
       <c r="F435" t="s">
         <v>2662</v>
       </c>
       <c r="G435" t="s">
         <v>2663</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E436" t="s">
+        <v>2668</v>
+      </c>
+      <c r="F436" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G436" t="s">
+        <v>2670</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">