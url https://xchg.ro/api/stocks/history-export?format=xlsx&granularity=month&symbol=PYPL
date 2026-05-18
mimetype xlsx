--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PYPL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="904">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="911">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-07-01</t>
   </si>
   <si>
@@ -2704,66 +2704,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>44.8200</t>
   </si>
   <si>
     <t>47.9150</t>
   </si>
   <si>
     <t>43.3300</t>
   </si>
   <si>
     <t>45.2300</t>
   </si>
   <si>
     <t>396769600.00</t>
   </si>
   <si>
     <t>-2.12</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>45.3000</t>
-[...14 lines deleted...]
-    <t>-1.33</t>
+    <t>45.2900</t>
+  </si>
+  <si>
+    <t>52.3000</t>
+  </si>
+  <si>
+    <t>43.6750</t>
+  </si>
+  <si>
+    <t>50.1400</t>
+  </si>
+  <si>
+    <t>266290700.00</t>
+  </si>
+  <si>
+    <t>10.86</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>50.5700</t>
+  </si>
+  <si>
+    <t>51.0600</t>
+  </si>
+  <si>
+    <t>44.3500</t>
+  </si>
+  <si>
+    <t>44.4100</t>
+  </si>
+  <si>
+    <t>196095600.00</t>
+  </si>
+  <si>
+    <t>-11.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3100,51 +3121,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G131"/>
+  <dimension ref="A1:G132"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6114,50 +6135,73 @@
       <c r="G130" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
         <v>897</v>
       </c>
       <c r="B131" t="s">
         <v>898</v>
       </c>
       <c r="C131" t="s">
         <v>899</v>
       </c>
       <c r="D131" t="s">
         <v>900</v>
       </c>
       <c r="E131" t="s">
         <v>901</v>
       </c>
       <c r="F131" t="s">
         <v>902</v>
       </c>
       <c r="G131" t="s">
         <v>903</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>904</v>
+      </c>
+      <c r="B132" t="s">
+        <v>905</v>
+      </c>
+      <c r="C132" t="s">
+        <v>906</v>
+      </c>
+      <c r="D132" t="s">
+        <v>907</v>
+      </c>
+      <c r="E132" t="s">
+        <v>908</v>
+      </c>
+      <c r="F132" t="s">
+        <v>909</v>
+      </c>
+      <c r="G132" t="s">
+        <v>910</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">