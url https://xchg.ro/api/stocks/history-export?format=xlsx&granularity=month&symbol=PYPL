--- v1 (2026-05-18)
+++ v2 (2026-07-03)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PYPL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="925">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-07-01</t>
   </si>
   <si>
@@ -2731,60 +2731,102 @@
   <si>
     <t>52.3000</t>
   </si>
   <si>
     <t>43.6750</t>
   </si>
   <si>
     <t>50.1400</t>
   </si>
   <si>
     <t>266290700.00</t>
   </si>
   <si>
     <t>10.86</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>50.5700</t>
   </si>
   <si>
     <t>51.0600</t>
   </si>
   <si>
-    <t>44.3500</t>
-[...8 lines deleted...]
-    <t>-11.43</t>
+    <t>42.9300</t>
+  </si>
+  <si>
+    <t>44.7500</t>
+  </si>
+  <si>
+    <t>315198400.00</t>
+  </si>
+  <si>
+    <t>-10.75</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>44.5300</t>
+  </si>
+  <si>
+    <t>45.9850</t>
+  </si>
+  <si>
+    <t>40.2000</t>
+  </si>
+  <si>
+    <t>43.1800</t>
+  </si>
+  <si>
+    <t>363673900.00</t>
+  </si>
+  <si>
+    <t>-3.51</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>43.8600</t>
+  </si>
+  <si>
+    <t>45.4900</t>
+  </si>
+  <si>
+    <t>43.5600</t>
+  </si>
+  <si>
+    <t>45.4700</t>
+  </si>
+  <si>
+    <t>35465828.00</t>
+  </si>
+  <si>
+    <t>5.30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3121,51 +3163,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G132"/>
+  <dimension ref="A1:G134"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6158,50 +6200,96 @@
       <c r="G131" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
         <v>904</v>
       </c>
       <c r="B132" t="s">
         <v>905</v>
       </c>
       <c r="C132" t="s">
         <v>906</v>
       </c>
       <c r="D132" t="s">
         <v>907</v>
       </c>
       <c r="E132" t="s">
         <v>908</v>
       </c>
       <c r="F132" t="s">
         <v>909</v>
       </c>
       <c r="G132" t="s">
         <v>910</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>911</v>
+      </c>
+      <c r="B133" t="s">
+        <v>912</v>
+      </c>
+      <c r="C133" t="s">
+        <v>913</v>
+      </c>
+      <c r="D133" t="s">
+        <v>914</v>
+      </c>
+      <c r="E133" t="s">
+        <v>915</v>
+      </c>
+      <c r="F133" t="s">
+        <v>916</v>
+      </c>
+      <c r="G133" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>918</v>
+      </c>
+      <c r="B134" t="s">
+        <v>919</v>
+      </c>
+      <c r="C134" t="s">
+        <v>920</v>
+      </c>
+      <c r="D134" t="s">
+        <v>921</v>
+      </c>
+      <c r="E134" t="s">
+        <v>922</v>
+      </c>
+      <c r="F134" t="s">
+        <v>923</v>
+      </c>
+      <c r="G134" t="s">
+        <v>924</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">