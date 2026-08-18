--- v2 (2026-07-03)
+++ v3 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PYPL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="925">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="945" uniqueCount="931">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2015-07-01</t>
   </si>
   <si>
@@ -1957,51 +1957,51 @@
   <si>
     <t>73.6000</t>
   </si>
   <si>
     <t>288511100.00</t>
   </si>
   <si>
     <t>-9.68</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
     <t>73.6300</t>
   </si>
   <si>
     <t>79.2650</t>
   </si>
   <si>
     <t>71.0860</t>
   </si>
   <si>
     <t>75.9400</t>
   </si>
   <si>
-    <t>275973700.00</t>
+    <t>275968000.00</t>
   </si>
   <si>
     <t>3.18</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>75.6250</t>
   </si>
   <si>
     <t>77.9500</t>
   </si>
   <si>
     <t>71.0300</t>
   </si>
   <si>
     <t>76.0000</t>
   </si>
   <si>
     <t>181550000.00</t>
   </si>
   <si>
     <t>0.08</t>
   </si>
@@ -2770,63 +2770,81 @@
   <si>
     <t>44.5300</t>
   </si>
   <si>
     <t>45.9850</t>
   </si>
   <si>
     <t>40.2000</t>
   </si>
   <si>
     <t>43.1800</t>
   </si>
   <si>
     <t>363673900.00</t>
   </si>
   <si>
     <t>-3.51</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>43.8600</t>
   </si>
   <si>
-    <t>45.4900</t>
+    <t>59.4700</t>
   </si>
   <si>
     <t>43.5600</t>
   </si>
   <si>
-    <t>45.4700</t>
-[...5 lines deleted...]
-    <t>5.30</t>
+    <t>419040900.00</t>
+  </si>
+  <si>
+    <t>32.49</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>58.1280</t>
+  </si>
+  <si>
+    <t>62.3100</t>
+  </si>
+  <si>
+    <t>57.1800</t>
+  </si>
+  <si>
+    <t>60.4700</t>
+  </si>
+  <si>
+    <t>103799753.00</t>
+  </si>
+  <si>
+    <t>5.70</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3163,51 +3181,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G134"/>
+  <dimension ref="A1:G135"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6239,57 +6257,80 @@
       </c>
       <c r="E133" t="s">
         <v>915</v>
       </c>
       <c r="F133" t="s">
         <v>916</v>
       </c>
       <c r="G133" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
         <v>918</v>
       </c>
       <c r="B134" t="s">
         <v>919</v>
       </c>
       <c r="C134" t="s">
         <v>920</v>
       </c>
       <c r="D134" t="s">
         <v>921</v>
       </c>
       <c r="E134" t="s">
+        <v>750</v>
+      </c>
+      <c r="F134" t="s">
         <v>922</v>
       </c>
-      <c r="F134" t="s">
+      <c r="G134" t="s">
         <v>923</v>
       </c>
-      <c r="G134" t="s">
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
         <v>924</v>
+      </c>
+      <c r="B135" t="s">
+        <v>925</v>
+      </c>
+      <c r="C135" t="s">
+        <v>926</v>
+      </c>
+      <c r="D135" t="s">
+        <v>927</v>
+      </c>
+      <c r="E135" t="s">
+        <v>928</v>
+      </c>
+      <c r="F135" t="s">
+        <v>929</v>
+      </c>
+      <c r="G135" t="s">
+        <v>930</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">