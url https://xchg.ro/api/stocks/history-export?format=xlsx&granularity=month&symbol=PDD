--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PDD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="660">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="667">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
@@ -1975,63 +1975,84 @@
   <si>
     <t>102.4600</t>
   </si>
   <si>
     <t>107.6500</t>
   </si>
   <si>
     <t>95.3700</t>
   </si>
   <si>
     <t>102.1800</t>
   </si>
   <si>
     <t>172137800.00</t>
   </si>
   <si>
     <t>-1.49</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>102.6700</t>
   </si>
   <si>
-    <t>104.1000</t>
-[...11 lines deleted...]
-    <t>-0.39</t>
+    <t>108.2300</t>
+  </si>
+  <si>
+    <t>96.6700</t>
+  </si>
+  <si>
+    <t>99.8800</t>
+  </si>
+  <si>
+    <t>135368300.00</t>
+  </si>
+  <si>
+    <t>-2.25</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>99.8100</t>
+  </si>
+  <si>
+    <t>102.8700</t>
+  </si>
+  <si>
+    <t>93.8100</t>
+  </si>
+  <si>
+    <t>95.8300</t>
+  </si>
+  <si>
+    <t>76141900.00</t>
+  </si>
+  <si>
+    <t>-4.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2368,51 +2389,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G95"/>
+  <dimension ref="A1:G96"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4554,50 +4575,73 @@
       <c r="G94" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>653</v>
       </c>
       <c r="B95" t="s">
         <v>654</v>
       </c>
       <c r="C95" t="s">
         <v>655</v>
       </c>
       <c r="D95" t="s">
         <v>656</v>
       </c>
       <c r="E95" t="s">
         <v>657</v>
       </c>
       <c r="F95" t="s">
         <v>658</v>
       </c>
       <c r="G95" t="s">
         <v>659</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>660</v>
+      </c>
+      <c r="B96" t="s">
+        <v>661</v>
+      </c>
+      <c r="C96" t="s">
+        <v>662</v>
+      </c>
+      <c r="D96" t="s">
+        <v>663</v>
+      </c>
+      <c r="E96" t="s">
+        <v>664</v>
+      </c>
+      <c r="F96" t="s">
+        <v>665</v>
+      </c>
+      <c r="G96" t="s">
+        <v>666</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">