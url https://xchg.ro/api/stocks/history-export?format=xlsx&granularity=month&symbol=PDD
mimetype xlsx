--- v1 (2026-05-18)
+++ v2 (2026-07-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PDD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="681">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
@@ -1999,60 +1999,102 @@
   <si>
     <t>108.2300</t>
   </si>
   <si>
     <t>96.6700</t>
   </si>
   <si>
     <t>99.8800</t>
   </si>
   <si>
     <t>135368300.00</t>
   </si>
   <si>
     <t>-2.25</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>99.8100</t>
   </si>
   <si>
     <t>102.8700</t>
   </si>
   <si>
-    <t>93.8100</t>
-[...8 lines deleted...]
-    <t>-4.05</t>
+    <t>81.5600</t>
+  </si>
+  <si>
+    <t>84.4400</t>
+  </si>
+  <si>
+    <t>224321000.00</t>
+  </si>
+  <si>
+    <t>-15.46</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>83.8300</t>
+  </si>
+  <si>
+    <t>90.0900</t>
+  </si>
+  <si>
+    <t>71.9400</t>
+  </si>
+  <si>
+    <t>76.2800</t>
+  </si>
+  <si>
+    <t>183692900.00</t>
+  </si>
+  <si>
+    <t>-9.66</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>76.6500</t>
+  </si>
+  <si>
+    <t>83.3400</t>
+  </si>
+  <si>
+    <t>76.6300</t>
+  </si>
+  <si>
+    <t>82.3900</t>
+  </si>
+  <si>
+    <t>18707200.00</t>
+  </si>
+  <si>
+    <t>8.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2389,51 +2431,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G96"/>
+  <dimension ref="A1:G98"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4598,50 +4640,96 @@
       <c r="G95" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>660</v>
       </c>
       <c r="B96" t="s">
         <v>661</v>
       </c>
       <c r="C96" t="s">
         <v>662</v>
       </c>
       <c r="D96" t="s">
         <v>663</v>
       </c>
       <c r="E96" t="s">
         <v>664</v>
       </c>
       <c r="F96" t="s">
         <v>665</v>
       </c>
       <c r="G96" t="s">
         <v>666</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>667</v>
+      </c>
+      <c r="B97" t="s">
+        <v>668</v>
+      </c>
+      <c r="C97" t="s">
+        <v>669</v>
+      </c>
+      <c r="D97" t="s">
+        <v>670</v>
+      </c>
+      <c r="E97" t="s">
+        <v>671</v>
+      </c>
+      <c r="F97" t="s">
+        <v>672</v>
+      </c>
+      <c r="G97" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>674</v>
+      </c>
+      <c r="B98" t="s">
+        <v>675</v>
+      </c>
+      <c r="C98" t="s">
+        <v>676</v>
+      </c>
+      <c r="D98" t="s">
+        <v>677</v>
+      </c>
+      <c r="E98" t="s">
+        <v>678</v>
+      </c>
+      <c r="F98" t="s">
+        <v>679</v>
+      </c>
+      <c r="G98" t="s">
+        <v>680</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">