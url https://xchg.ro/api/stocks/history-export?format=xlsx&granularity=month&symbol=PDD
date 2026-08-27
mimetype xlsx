--- v2 (2026-07-05)
+++ v3 (2026-08-27)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PDD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="681">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="693" uniqueCount="687">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
@@ -2038,63 +2038,81 @@
   <si>
     <t>83.8300</t>
   </si>
   <si>
     <t>90.0900</t>
   </si>
   <si>
     <t>71.9400</t>
   </si>
   <si>
     <t>76.2800</t>
   </si>
   <si>
     <t>183692900.00</t>
   </si>
   <si>
     <t>-9.66</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>76.6500</t>
   </si>
   <si>
-    <t>83.3400</t>
+    <t>89.7100</t>
   </si>
   <si>
     <t>76.6300</t>
   </si>
   <si>
-    <t>82.3900</t>
-[...5 lines deleted...]
-    <t>8.01</t>
+    <t>88.5600</t>
+  </si>
+  <si>
+    <t>150032700.00</t>
+  </si>
+  <si>
+    <t>16.10</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>90.0000</t>
+  </si>
+  <si>
+    <t>93.1900</t>
+  </si>
+  <si>
+    <t>83.6500</t>
+  </si>
+  <si>
+    <t>87.7500</t>
+  </si>
+  <si>
+    <t>105641481.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2431,51 +2449,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G98"/>
+  <dimension ref="A1:G99"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4686,50 +4704,73 @@
       <c r="G97" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>674</v>
       </c>
       <c r="B98" t="s">
         <v>675</v>
       </c>
       <c r="C98" t="s">
         <v>676</v>
       </c>
       <c r="D98" t="s">
         <v>677</v>
       </c>
       <c r="E98" t="s">
         <v>678</v>
       </c>
       <c r="F98" t="s">
         <v>679</v>
       </c>
       <c r="G98" t="s">
         <v>680</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>681</v>
+      </c>
+      <c r="B99" t="s">
+        <v>682</v>
+      </c>
+      <c r="C99" t="s">
+        <v>683</v>
+      </c>
+      <c r="D99" t="s">
+        <v>684</v>
+      </c>
+      <c r="E99" t="s">
+        <v>685</v>
+      </c>
+      <c r="F99" t="s">
+        <v>686</v>
+      </c>
+      <c r="G99" t="s">
+        <v>445</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">