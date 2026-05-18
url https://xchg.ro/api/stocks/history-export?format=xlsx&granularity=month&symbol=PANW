--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PANW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1169" uniqueCount="1144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="1151">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-07-01</t>
   </si>
   <si>
@@ -3424,66 +3424,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>147.9000</t>
   </si>
   <si>
     <t>172.0300</t>
   </si>
   <si>
     <t>143.5000</t>
   </si>
   <si>
     <t>160.3200</t>
   </si>
   <si>
     <t>178792400.00</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>161.4450</t>
-[...14 lines deleted...]
-    <t>0.22</t>
+    <t>161.4500</t>
+  </si>
+  <si>
+    <t>186.0000</t>
+  </si>
+  <si>
+    <t>151.2800</t>
+  </si>
+  <si>
+    <t>179.3200</t>
+  </si>
+  <si>
+    <t>155301100.00</t>
+  </si>
+  <si>
+    <t>11.85</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>182.0000</t>
+  </si>
+  <si>
+    <t>245.8000</t>
+  </si>
+  <si>
+    <t>177.4100</t>
+  </si>
+  <si>
+    <t>242.8300</t>
+  </si>
+  <si>
+    <t>91730700.00</t>
+  </si>
+  <si>
+    <t>35.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3820,51 +3841,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G167"/>
+  <dimension ref="A1:G168"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7662,50 +7683,73 @@
       <c r="G166" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
         <v>1137</v>
       </c>
       <c r="B167" t="s">
         <v>1138</v>
       </c>
       <c r="C167" t="s">
         <v>1139</v>
       </c>
       <c r="D167" t="s">
         <v>1140</v>
       </c>
       <c r="E167" t="s">
         <v>1141</v>
       </c>
       <c r="F167" t="s">
         <v>1142</v>
       </c>
       <c r="G167" t="s">
         <v>1143</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B168" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C168" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">