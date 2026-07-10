--- v1 (2026-05-18)
+++ v2 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PANW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1176" uniqueCount="1151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="1165">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-07-01</t>
   </si>
   <si>
@@ -3448,63 +3448,105 @@
   <si>
     <t>161.4500</t>
   </si>
   <si>
     <t>186.0000</t>
   </si>
   <si>
     <t>151.2800</t>
   </si>
   <si>
     <t>179.3200</t>
   </si>
   <si>
     <t>155301100.00</t>
   </si>
   <si>
     <t>11.85</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>182.0000</t>
   </si>
   <si>
-    <t>245.8000</t>
+    <t>283.7100</t>
   </si>
   <si>
     <t>177.4100</t>
   </si>
   <si>
-    <t>242.8300</t>
-[...5 lines deleted...]
-    <t>35.42</t>
+    <t>281.6900</t>
+  </si>
+  <si>
+    <t>169300700.00</t>
+  </si>
+  <si>
+    <t>57.09</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>285.4300</t>
+  </si>
+  <si>
+    <t>342.4800</t>
+  </si>
+  <si>
+    <t>251.1500</t>
+  </si>
+  <si>
+    <t>341.0200</t>
+  </si>
+  <si>
+    <t>188029561.00</t>
+  </si>
+  <si>
+    <t>21.06</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>345.5500</t>
+  </si>
+  <si>
+    <t>368.1700</t>
+  </si>
+  <si>
+    <t>336.0000</t>
+  </si>
+  <si>
+    <t>337.0400</t>
+  </si>
+  <si>
+    <t>32472881.00</t>
+  </si>
+  <si>
+    <t>-1.17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3841,51 +3883,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G168"/>
+  <dimension ref="A1:G170"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7706,50 +7748,96 @@
       <c r="G167" t="s">
         <v>1143</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
         <v>1144</v>
       </c>
       <c r="B168" t="s">
         <v>1145</v>
       </c>
       <c r="C168" t="s">
         <v>1146</v>
       </c>
       <c r="D168" t="s">
         <v>1147</v>
       </c>
       <c r="E168" t="s">
         <v>1148</v>
       </c>
       <c r="F168" t="s">
         <v>1149</v>
       </c>
       <c r="G168" t="s">
         <v>1150</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B169" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C169" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1161</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1162</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1163</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1164</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">