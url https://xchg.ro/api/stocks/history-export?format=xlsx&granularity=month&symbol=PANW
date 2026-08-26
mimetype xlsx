--- v2 (2026-07-10)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="PANW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="1165">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="1172">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-07-01</t>
   </si>
   <si>
@@ -3478,75 +3478,96 @@
   <si>
     <t>281.6900</t>
   </si>
   <si>
     <t>169300700.00</t>
   </si>
   <si>
     <t>57.09</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>285.4300</t>
   </si>
   <si>
     <t>342.4800</t>
   </si>
   <si>
     <t>251.1500</t>
   </si>
   <si>
     <t>341.0200</t>
   </si>
   <si>
-    <t>188029561.00</t>
+    <t>188157800.00</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>345.5500</t>
   </si>
   <si>
-    <t>368.1700</t>
-[...11 lines deleted...]
-    <t>-1.17</t>
+    <t>368.8000</t>
+  </si>
+  <si>
+    <t>308.5400</t>
+  </si>
+  <si>
+    <t>331.8300</t>
+  </si>
+  <si>
+    <t>146600900.00</t>
+  </si>
+  <si>
+    <t>-2.69</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>336.4900</t>
+  </si>
+  <si>
+    <t>398.8800</t>
+  </si>
+  <si>
+    <t>330.0000</t>
+  </si>
+  <si>
+    <t>339.9000</t>
+  </si>
+  <si>
+    <t>93286841.00</t>
+  </si>
+  <si>
+    <t>2.43</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3883,51 +3904,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G170"/>
+  <dimension ref="A1:G171"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7794,50 +7815,73 @@
       <c r="G169" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>1158</v>
       </c>
       <c r="B170" t="s">
         <v>1159</v>
       </c>
       <c r="C170" t="s">
         <v>1160</v>
       </c>
       <c r="D170" t="s">
         <v>1161</v>
       </c>
       <c r="E170" t="s">
         <v>1162</v>
       </c>
       <c r="F170" t="s">
         <v>1163</v>
       </c>
       <c r="G170" t="s">
         <v>1164</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1168</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1170</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1171</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">