--- v0 (2026-04-04)
+++ v1 (2026-06-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="OXY month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3738" uniqueCount="2900">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3752" uniqueCount="2913">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1981-12-01</t>
   </si>
   <si>
@@ -8698,60 +8698,99 @@
   <si>
     <t>56.3400</t>
   </si>
   <si>
     <t>67.4500</t>
   </si>
   <si>
     <t>52.0500</t>
   </si>
   <si>
     <t>500555300.00</t>
   </si>
   <si>
     <t>22.46</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>64.0800</t>
   </si>
   <si>
     <t>66.0200</t>
   </si>
   <si>
-    <t>61.1700</t>
-[...8 lines deleted...]
-    <t>-3.12</t>
+    <t>51.9600</t>
+  </si>
+  <si>
+    <t>60.5800</t>
+  </si>
+  <si>
+    <t>306000300.00</t>
+  </si>
+  <si>
+    <t>-6.80</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>60.0400</t>
+  </si>
+  <si>
+    <t>61.2400</t>
+  </si>
+  <si>
+    <t>52.9900</t>
+  </si>
+  <si>
+    <t>56.6300</t>
+  </si>
+  <si>
+    <t>248920000.00</t>
+  </si>
+  <si>
+    <t>-6.52</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>57.9400</t>
+  </si>
+  <si>
+    <t>60.5000</t>
+  </si>
+  <si>
+    <t>51.0900</t>
+  </si>
+  <si>
+    <t>168199974.00</t>
+  </si>
+  <si>
+    <t>-9.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9088,51 +9127,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G534"/>
+  <dimension ref="A1:G536"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21371,50 +21410,96 @@
       <c r="G533" t="s">
         <v>2892</v>
       </c>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
         <v>2893</v>
       </c>
       <c r="B534" t="s">
         <v>2894</v>
       </c>
       <c r="C534" t="s">
         <v>2895</v>
       </c>
       <c r="D534" t="s">
         <v>2896</v>
       </c>
       <c r="E534" t="s">
         <v>2897</v>
       </c>
       <c r="F534" t="s">
         <v>2898</v>
       </c>
       <c r="G534" t="s">
         <v>2899</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B535" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C535" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D535" t="s">
+        <v>2903</v>
+      </c>
+      <c r="E535" t="s">
+        <v>2904</v>
+      </c>
+      <c r="F535" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G535" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B536" t="s">
+        <v>2908</v>
+      </c>
+      <c r="C536" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D536" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E536" t="s">
+        <v>2910</v>
+      </c>
+      <c r="F536" t="s">
+        <v>2911</v>
+      </c>
+      <c r="G536" t="s">
+        <v>2912</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">