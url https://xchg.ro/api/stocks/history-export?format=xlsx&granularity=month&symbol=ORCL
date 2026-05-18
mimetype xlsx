--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ORCL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3381" uniqueCount="3000">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3388" uniqueCount="3007">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -8995,63 +8995,84 @@
   <si>
     <t>141.6200</t>
   </si>
   <si>
     <t>171.7600</t>
   </si>
   <si>
     <t>136.9500</t>
   </si>
   <si>
     <t>147.1100</t>
   </si>
   <si>
     <t>621098900.00</t>
   </si>
   <si>
     <t>1.18</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>149.0900</t>
   </si>
   <si>
-    <t>149.6288</t>
-[...11 lines deleted...]
-    <t>-1.28</t>
+    <t>189.1800</t>
+  </si>
+  <si>
+    <t>134.5700</t>
+  </si>
+  <si>
+    <t>161.3900</t>
+  </si>
+  <si>
+    <t>651513600.00</t>
+  </si>
+  <si>
+    <t>9.71</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>166.4200</t>
+  </si>
+  <si>
+    <t>200.7100</t>
+  </si>
+  <si>
+    <t>166.1500</t>
+  </si>
+  <si>
+    <t>192.9500</t>
+  </si>
+  <si>
+    <t>256989200.00</t>
+  </si>
+  <si>
+    <t>19.56</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9388,51 +9409,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G483"/>
+  <dimension ref="A1:G484"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20498,50 +20519,73 @@
       <c r="G482" t="s">
         <v>2992</v>
       </c>
     </row>
     <row r="483" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
         <v>2993</v>
       </c>
       <c r="B483" t="s">
         <v>2994</v>
       </c>
       <c r="C483" t="s">
         <v>2995</v>
       </c>
       <c r="D483" t="s">
         <v>2996</v>
       </c>
       <c r="E483" t="s">
         <v>2997</v>
       </c>
       <c r="F483" t="s">
         <v>2998</v>
       </c>
       <c r="G483" t="s">
         <v>2999</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B484" t="s">
+        <v>3001</v>
+      </c>
+      <c r="C484" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D484" t="s">
+        <v>3003</v>
+      </c>
+      <c r="E484" t="s">
+        <v>3004</v>
+      </c>
+      <c r="F484" t="s">
+        <v>3005</v>
+      </c>
+      <c r="G484" t="s">
+        <v>3006</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">