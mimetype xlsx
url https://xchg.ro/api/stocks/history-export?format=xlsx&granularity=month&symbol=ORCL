--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ORCL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3388" uniqueCount="3007">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3402" uniqueCount="3021">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -9016,63 +9016,105 @@
   <si>
     <t>149.0900</t>
   </si>
   <si>
     <t>189.1800</t>
   </si>
   <si>
     <t>134.5700</t>
   </si>
   <si>
     <t>161.3900</t>
   </si>
   <si>
     <t>651513600.00</t>
   </si>
   <si>
     <t>9.71</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>166.4200</t>
   </si>
   <si>
-    <t>200.7100</t>
+    <t>226.2900</t>
   </si>
   <si>
     <t>166.1500</t>
   </si>
   <si>
-    <t>192.9500</t>
-[...5 lines deleted...]
-    <t>19.56</t>
+    <t>225.7800</t>
+  </si>
+  <si>
+    <t>423811000.00</t>
+  </si>
+  <si>
+    <t>39.90</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>230.5000</t>
+  </si>
+  <si>
+    <t>250.2500</t>
+  </si>
+  <si>
+    <t>144.4800</t>
+  </si>
+  <si>
+    <t>146.5500</t>
+  </si>
+  <si>
+    <t>657410300.00</t>
+  </si>
+  <si>
+    <t>-35.09</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>144.4900</t>
+  </si>
+  <si>
+    <t>147.5500</t>
+  </si>
+  <si>
+    <t>138.8300</t>
+  </si>
+  <si>
+    <t>140.2700</t>
+  </si>
+  <si>
+    <t>90130700.00</t>
+  </si>
+  <si>
+    <t>-4.29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9409,51 +9451,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G484"/>
+  <dimension ref="A1:G486"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20542,50 +20584,96 @@
       <c r="G483" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="484" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
         <v>3000</v>
       </c>
       <c r="B484" t="s">
         <v>3001</v>
       </c>
       <c r="C484" t="s">
         <v>3002</v>
       </c>
       <c r="D484" t="s">
         <v>3003</v>
       </c>
       <c r="E484" t="s">
         <v>3004</v>
       </c>
       <c r="F484" t="s">
         <v>3005</v>
       </c>
       <c r="G484" t="s">
         <v>3006</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B485" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C485" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D485" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3011</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B486" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C486" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D486" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E486" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F486" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G486" t="s">
+        <v>3020</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">