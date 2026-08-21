--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ORCL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3402" uniqueCount="3021">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3409" uniqueCount="3027">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -9058,63 +9058,81 @@
   <si>
     <t>230.5000</t>
   </si>
   <si>
     <t>250.2500</t>
   </si>
   <si>
     <t>144.4800</t>
   </si>
   <si>
     <t>146.5500</t>
   </si>
   <si>
     <t>657410300.00</t>
   </si>
   <si>
     <t>-35.09</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>144.4900</t>
   </si>
   <si>
-    <t>147.5500</t>
-[...11 lines deleted...]
-    <t>-4.29</t>
+    <t>149.0700</t>
+  </si>
+  <si>
+    <t>114.5000</t>
+  </si>
+  <si>
+    <t>129.8700</t>
+  </si>
+  <si>
+    <t>862650500.00</t>
+  </si>
+  <si>
+    <t>-11.38</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>131.9200</t>
+  </si>
+  <si>
+    <t>159.2600</t>
+  </si>
+  <si>
+    <t>130.2100</t>
+  </si>
+  <si>
+    <t>143.8100</t>
+  </si>
+  <si>
+    <t>370732622.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9451,51 +9469,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G486"/>
+  <dimension ref="A1:G487"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20630,50 +20648,73 @@
       <c r="G485" t="s">
         <v>3013</v>
       </c>
     </row>
     <row r="486" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
         <v>3014</v>
       </c>
       <c r="B486" t="s">
         <v>3015</v>
       </c>
       <c r="C486" t="s">
         <v>3016</v>
       </c>
       <c r="D486" t="s">
         <v>3017</v>
       </c>
       <c r="E486" t="s">
         <v>3018</v>
       </c>
       <c r="F486" t="s">
         <v>3019</v>
       </c>
       <c r="G486" t="s">
         <v>3020</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B487" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C487" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D487" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E487" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F487" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G487" t="s">
+        <v>1361</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">