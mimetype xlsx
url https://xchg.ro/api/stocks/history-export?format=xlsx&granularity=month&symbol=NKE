--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NKE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3822" uniqueCount="3315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3829" uniqueCount="3322">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-12-01</t>
   </si>
   <si>
@@ -9937,66 +9937,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>59.9000</t>
   </si>
   <si>
     <t>61.5300</t>
   </si>
   <si>
     <t>50.9500</t>
   </si>
   <si>
     <t>52.8200</t>
   </si>
   <si>
     <t>367414300.00</t>
   </si>
   <si>
     <t>-15.05</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>46.5550</t>
-[...14 lines deleted...]
-    <t>-15.51</t>
+    <t>46.5600</t>
+  </si>
+  <si>
+    <t>46.9700</t>
+  </si>
+  <si>
+    <t>42.0900</t>
+  </si>
+  <si>
+    <t>44.3600</t>
+  </si>
+  <si>
+    <t>605340100.00</t>
+  </si>
+  <si>
+    <t>-16.02</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>44.8200</t>
+  </si>
+  <si>
+    <t>44.9600</t>
+  </si>
+  <si>
+    <t>41.7000</t>
+  </si>
+  <si>
+    <t>41.8800</t>
+  </si>
+  <si>
+    <t>230116400.00</t>
+  </si>
+  <si>
+    <t>-5.59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10333,51 +10354,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G546"/>
+  <dimension ref="A1:G547"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22892,50 +22913,73 @@
       <c r="G545" t="s">
         <v>3307</v>
       </c>
     </row>
     <row r="546" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
         <v>3308</v>
       </c>
       <c r="B546" t="s">
         <v>3309</v>
       </c>
       <c r="C546" t="s">
         <v>3310</v>
       </c>
       <c r="D546" t="s">
         <v>3311</v>
       </c>
       <c r="E546" t="s">
         <v>3312</v>
       </c>
       <c r="F546" t="s">
         <v>3313</v>
       </c>
       <c r="G546" t="s">
         <v>3314</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B547" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C547" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D547" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E547" t="s">
+        <v>3319</v>
+      </c>
+      <c r="F547" t="s">
+        <v>3320</v>
+      </c>
+      <c r="G547" t="s">
+        <v>3321</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">