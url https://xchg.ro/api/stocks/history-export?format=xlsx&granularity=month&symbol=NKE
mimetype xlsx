--- v1 (2026-05-18)
+++ v2 (2026-07-07)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NKE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3829" uniqueCount="3322">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3843" uniqueCount="3335">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-12-01</t>
   </si>
   <si>
@@ -9961,63 +9961,102 @@
   <si>
     <t>46.5600</t>
   </si>
   <si>
     <t>46.9700</t>
   </si>
   <si>
     <t>42.0900</t>
   </si>
   <si>
     <t>44.3600</t>
   </si>
   <si>
     <t>605340100.00</t>
   </si>
   <si>
     <t>-16.02</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>44.8200</t>
   </si>
   <si>
-    <t>44.9600</t>
-[...11 lines deleted...]
-    <t>-5.59</t>
+    <t>47.6500</t>
+  </si>
+  <si>
+    <t>41.3500</t>
+  </si>
+  <si>
+    <t>46.2300</t>
+  </si>
+  <si>
+    <t>436932300.00</t>
+  </si>
+  <si>
+    <t>4.22</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>45.5200</t>
+  </si>
+  <si>
+    <t>40.0000</t>
+  </si>
+  <si>
+    <t>41.0500</t>
+  </si>
+  <si>
+    <t>541931600.00</t>
+  </si>
+  <si>
+    <t>-11.20</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>41.4000</t>
+  </si>
+  <si>
+    <t>45.0400</t>
+  </si>
+  <si>
+    <t>40.1100</t>
+  </si>
+  <si>
+    <t>44.0900</t>
+  </si>
+  <si>
+    <t>114419100.00</t>
+  </si>
+  <si>
+    <t>7.41</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10354,51 +10393,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G547"/>
+  <dimension ref="A1:G549"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22936,50 +22975,96 @@
       <c r="G546" t="s">
         <v>3314</v>
       </c>
     </row>
     <row r="547" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
         <v>3315</v>
       </c>
       <c r="B547" t="s">
         <v>3316</v>
       </c>
       <c r="C547" t="s">
         <v>3317</v>
       </c>
       <c r="D547" t="s">
         <v>3318</v>
       </c>
       <c r="E547" t="s">
         <v>3319</v>
       </c>
       <c r="F547" t="s">
         <v>3320</v>
       </c>
       <c r="G547" t="s">
         <v>3321</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>3322</v>
+      </c>
+      <c r="B548" t="s">
+        <v>3323</v>
+      </c>
+      <c r="C548" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D548" t="s">
+        <v>3324</v>
+      </c>
+      <c r="E548" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F548" t="s">
+        <v>3326</v>
+      </c>
+      <c r="G548" t="s">
+        <v>3327</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B549" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C549" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D549" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E549" t="s">
+        <v>3332</v>
+      </c>
+      <c r="F549" t="s">
+        <v>3333</v>
+      </c>
+      <c r="G549" t="s">
+        <v>3334</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">