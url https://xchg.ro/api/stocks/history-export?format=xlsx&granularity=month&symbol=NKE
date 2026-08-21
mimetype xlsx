--- v2 (2026-07-07)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NKE month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3843" uniqueCount="3335">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3850" uniqueCount="3340">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-12-01</t>
   </si>
   <si>
@@ -10006,57 +10006,72 @@
   <si>
     <t>40.0000</t>
   </si>
   <si>
     <t>41.0500</t>
   </si>
   <si>
     <t>541931600.00</t>
   </si>
   <si>
     <t>-11.20</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>41.4000</t>
   </si>
   <si>
     <t>45.0400</t>
   </si>
   <si>
     <t>40.1100</t>
   </si>
   <si>
-    <t>44.0900</t>
-[...5 lines deleted...]
-    <t>7.41</t>
+    <t>41.7100</t>
+  </si>
+  <si>
+    <t>473493500.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>42.5700</t>
+  </si>
+  <si>
+    <t>43.2100</t>
+  </si>
+  <si>
+    <t>38.8600</t>
+  </si>
+  <si>
+    <t>349905460.00</t>
+  </si>
+  <si>
+    <t>-1.58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10393,51 +10408,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G549"/>
+  <dimension ref="A1:G550"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23020,51 +23035,74 @@
       </c>
       <c r="G548" t="s">
         <v>3327</v>
       </c>
     </row>
     <row r="549" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
         <v>3328</v>
       </c>
       <c r="B549" t="s">
         <v>3329</v>
       </c>
       <c r="C549" t="s">
         <v>3330</v>
       </c>
       <c r="D549" t="s">
         <v>3331</v>
       </c>
       <c r="E549" t="s">
         <v>3332</v>
       </c>
       <c r="F549" t="s">
         <v>3333</v>
       </c>
       <c r="G549" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
         <v>3334</v>
+      </c>
+      <c r="B550" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C550" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D550" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E550" t="s">
+        <v>3325</v>
+      </c>
+      <c r="F550" t="s">
+        <v>3338</v>
+      </c>
+      <c r="G550" t="s">
+        <v>3339</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">