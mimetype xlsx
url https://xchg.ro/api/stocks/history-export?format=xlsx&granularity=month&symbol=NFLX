--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NFLX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2023" uniqueCount="1988">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2030" uniqueCount="1995">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-05-01</t>
   </si>
   <si>
@@ -5956,66 +5956,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>95.2600</t>
   </si>
   <si>
     <t>100.1900</t>
   </si>
   <si>
     <t>90.6900</t>
   </si>
   <si>
     <t>96.1500</t>
   </si>
   <si>
     <t>948579900.00</t>
   </si>
   <si>
     <t>-0.09</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>96.5200</t>
-[...14 lines deleted...]
-    <t>-0.62</t>
+    <t>96.4700</t>
+  </si>
+  <si>
+    <t>108.9500</t>
+  </si>
+  <si>
+    <t>90.0200</t>
+  </si>
+  <si>
+    <t>93.6100</t>
+  </si>
+  <si>
+    <t>875387400.00</t>
+  </si>
+  <si>
+    <t>-2.64</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>94.4200</t>
+  </si>
+  <si>
+    <t>94.7000</t>
+  </si>
+  <si>
+    <t>85.1000</t>
+  </si>
+  <si>
+    <t>87.0200</t>
+  </si>
+  <si>
+    <t>393277700.00</t>
+  </si>
+  <si>
+    <t>-7.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6352,51 +6373,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G289"/>
+  <dimension ref="A1:G290"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13000,50 +13021,73 @@
       <c r="G288" t="s">
         <v>1980</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A289" t="s">
         <v>1981</v>
       </c>
       <c r="B289" t="s">
         <v>1982</v>
       </c>
       <c r="C289" t="s">
         <v>1983</v>
       </c>
       <c r="D289" t="s">
         <v>1984</v>
       </c>
       <c r="E289" t="s">
         <v>1985</v>
       </c>
       <c r="F289" t="s">
         <v>1986</v>
       </c>
       <c r="G289" t="s">
         <v>1987</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E290" t="s">
+        <v>1992</v>
+      </c>
+      <c r="F290" t="s">
+        <v>1993</v>
+      </c>
+      <c r="G290" t="s">
+        <v>1994</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">