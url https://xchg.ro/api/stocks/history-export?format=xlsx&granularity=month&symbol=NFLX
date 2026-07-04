--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NFLX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2030" uniqueCount="1995">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2044" uniqueCount="2008">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2002-05-01</t>
   </si>
   <si>
@@ -5986,57 +5986,96 @@
   <si>
     <t>90.0200</t>
   </si>
   <si>
     <t>93.6100</t>
   </si>
   <si>
     <t>875387400.00</t>
   </si>
   <si>
     <t>-2.64</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>94.4200</t>
   </si>
   <si>
     <t>94.7000</t>
   </si>
   <si>
     <t>85.1000</t>
   </si>
   <si>
-    <t>87.0200</t>
-[...5 lines deleted...]
-    <t>-7.04</t>
+    <t>86.0200</t>
+  </si>
+  <si>
+    <t>665204800.00</t>
+  </si>
+  <si>
+    <t>-8.11</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>85.7300</t>
+  </si>
+  <si>
+    <t>87.2300</t>
+  </si>
+  <si>
+    <t>70.8600</t>
+  </si>
+  <si>
+    <t>71.4000</t>
+  </si>
+  <si>
+    <t>1003961100.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>72.5900</t>
+  </si>
+  <si>
+    <t>78.4400</t>
+  </si>
+  <si>
+    <t>72.3300</t>
+  </si>
+  <si>
+    <t>77.6500</t>
+  </si>
+  <si>
+    <t>99383500.00</t>
+  </si>
+  <si>
+    <t>8.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -6373,51 +6412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G290"/>
+  <dimension ref="A1:G292"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -13044,50 +13083,96 @@
       <c r="G289" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A290" t="s">
         <v>1988</v>
       </c>
       <c r="B290" t="s">
         <v>1989</v>
       </c>
       <c r="C290" t="s">
         <v>1990</v>
       </c>
       <c r="D290" t="s">
         <v>1991</v>
       </c>
       <c r="E290" t="s">
         <v>1992</v>
       </c>
       <c r="F290" t="s">
         <v>1993</v>
       </c>
       <c r="G290" t="s">
         <v>1994</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1999</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2000</v>
+      </c>
+      <c r="G291" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B292" t="s">
+        <v>2002</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2004</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2005</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2006</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2007</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">