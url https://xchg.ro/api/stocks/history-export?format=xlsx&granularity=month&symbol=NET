--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NET month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="567" uniqueCount="559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="566">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1672,63 +1672,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>167.6500</t>
   </si>
   <si>
     <t>229.1500</t>
   </si>
   <si>
     <t>206.3400</t>
   </si>
   <si>
     <t>79958900.00</t>
   </si>
   <si>
     <t>19.83</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>210.6700</t>
   </si>
   <si>
-    <t>210.8600</t>
-[...11 lines deleted...]
-    <t>-0.44</t>
+    <t>225.1300</t>
+  </si>
+  <si>
+    <t>164.0500</t>
+  </si>
+  <si>
+    <t>204.9700</t>
+  </si>
+  <si>
+    <t>89097000.00</t>
+  </si>
+  <si>
+    <t>-0.66</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>210.8500</t>
+  </si>
+  <si>
+    <t>258.8800</t>
+  </si>
+  <si>
+    <t>185.7500</t>
+  </si>
+  <si>
+    <t>197.5600</t>
+  </si>
+  <si>
+    <t>69422400.00</t>
+  </si>
+  <si>
+    <t>-3.62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2065,51 +2086,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G81"/>
+  <dimension ref="A1:G82"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -3929,50 +3950,73 @@
       <c r="G80" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>552</v>
       </c>
       <c r="B81" t="s">
         <v>553</v>
       </c>
       <c r="C81" t="s">
         <v>554</v>
       </c>
       <c r="D81" t="s">
         <v>555</v>
       </c>
       <c r="E81" t="s">
         <v>556</v>
       </c>
       <c r="F81" t="s">
         <v>557</v>
       </c>
       <c r="G81" t="s">
         <v>558</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>559</v>
+      </c>
+      <c r="B82" t="s">
+        <v>560</v>
+      </c>
+      <c r="C82" t="s">
+        <v>561</v>
+      </c>
+      <c r="D82" t="s">
+        <v>562</v>
+      </c>
+      <c r="E82" t="s">
+        <v>563</v>
+      </c>
+      <c r="F82" t="s">
+        <v>564</v>
+      </c>
+      <c r="G82" t="s">
+        <v>565</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">