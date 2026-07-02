--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NET month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="574" uniqueCount="566">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="580">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1699,57 +1699,99 @@
   <si>
     <t>164.0500</t>
   </si>
   <si>
     <t>204.9700</t>
   </si>
   <si>
     <t>89097000.00</t>
   </si>
   <si>
     <t>-0.66</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>210.8500</t>
   </si>
   <si>
     <t>258.8800</t>
   </si>
   <si>
     <t>185.7500</t>
   </si>
   <si>
-    <t>197.5600</t>
-[...5 lines deleted...]
-    <t>-3.62</t>
+    <t>241.8200</t>
+  </si>
+  <si>
+    <t>101125600.00</t>
+  </si>
+  <si>
+    <t>17.98</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>244.0000</t>
+  </si>
+  <si>
+    <t>276.8150</t>
+  </si>
+  <si>
+    <t>212.3200</t>
+  </si>
+  <si>
+    <t>245.2800</t>
+  </si>
+  <si>
+    <t>82563300.00</t>
+  </si>
+  <si>
+    <t>1.43</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>249.7200</t>
+  </si>
+  <si>
+    <t>252.3200</t>
+  </si>
+  <si>
+    <t>244.2100</t>
+  </si>
+  <si>
+    <t>246.3100</t>
+  </si>
+  <si>
+    <t>2133484.00</t>
+  </si>
+  <si>
+    <t>0.42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2086,51 +2128,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G82"/>
+  <dimension ref="A1:G84"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -3973,50 +4015,96 @@
       <c r="G81" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>559</v>
       </c>
       <c r="B82" t="s">
         <v>560</v>
       </c>
       <c r="C82" t="s">
         <v>561</v>
       </c>
       <c r="D82" t="s">
         <v>562</v>
       </c>
       <c r="E82" t="s">
         <v>563</v>
       </c>
       <c r="F82" t="s">
         <v>564</v>
       </c>
       <c r="G82" t="s">
         <v>565</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>566</v>
+      </c>
+      <c r="B83" t="s">
+        <v>567</v>
+      </c>
+      <c r="C83" t="s">
+        <v>568</v>
+      </c>
+      <c r="D83" t="s">
+        <v>569</v>
+      </c>
+      <c r="E83" t="s">
+        <v>570</v>
+      </c>
+      <c r="F83" t="s">
+        <v>571</v>
+      </c>
+      <c r="G83" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>573</v>
+      </c>
+      <c r="B84" t="s">
+        <v>574</v>
+      </c>
+      <c r="C84" t="s">
+        <v>575</v>
+      </c>
+      <c r="D84" t="s">
+        <v>576</v>
+      </c>
+      <c r="E84" t="s">
+        <v>577</v>
+      </c>
+      <c r="F84" t="s">
+        <v>578</v>
+      </c>
+      <c r="G84" t="s">
+        <v>579</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">