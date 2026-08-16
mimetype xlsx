--- v2 (2026-07-02)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NET month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="580">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="595" uniqueCount="587">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
@@ -1735,63 +1735,84 @@
   <si>
     <t>244.0000</t>
   </si>
   <si>
     <t>276.8150</t>
   </si>
   <si>
     <t>212.3200</t>
   </si>
   <si>
     <t>245.2800</t>
   </si>
   <si>
     <t>82563300.00</t>
   </si>
   <si>
     <t>1.43</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>249.7200</t>
   </si>
   <si>
-    <t>252.3200</t>
-[...11 lines deleted...]
-    <t>0.42</t>
+    <t>293.8000</t>
+  </si>
+  <si>
+    <t>238.9000</t>
+  </si>
+  <si>
+    <t>278.9800</t>
+  </si>
+  <si>
+    <t>66322600.00</t>
+  </si>
+  <si>
+    <t>13.74</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>278.8450</t>
+  </si>
+  <si>
+    <t>332.2200</t>
+  </si>
+  <si>
+    <t>276.0700</t>
+  </si>
+  <si>
+    <t>315.7800</t>
+  </si>
+  <si>
+    <t>52181052.00</t>
+  </si>
+  <si>
+    <t>13.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -2128,51 +2149,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G84"/>
+  <dimension ref="A1:G85"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -4061,50 +4082,73 @@
       <c r="G83" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>573</v>
       </c>
       <c r="B84" t="s">
         <v>574</v>
       </c>
       <c r="C84" t="s">
         <v>575</v>
       </c>
       <c r="D84" t="s">
         <v>576</v>
       </c>
       <c r="E84" t="s">
         <v>577</v>
       </c>
       <c r="F84" t="s">
         <v>578</v>
       </c>
       <c r="G84" t="s">
         <v>579</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>580</v>
+      </c>
+      <c r="B85" t="s">
+        <v>581</v>
+      </c>
+      <c r="C85" t="s">
+        <v>582</v>
+      </c>
+      <c r="D85" t="s">
+        <v>583</v>
+      </c>
+      <c r="E85" t="s">
+        <v>584</v>
+      </c>
+      <c r="F85" t="s">
+        <v>585</v>
+      </c>
+      <c r="G85" t="s">
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">