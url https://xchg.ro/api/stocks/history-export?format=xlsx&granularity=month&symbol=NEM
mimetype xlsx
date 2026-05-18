--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3626" uniqueCount="3007">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3633" uniqueCount="3014">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9016,63 +9016,84 @@
   <si>
     <t>131.5700</t>
   </si>
   <si>
     <t>131.9800</t>
   </si>
   <si>
     <t>94.3400</t>
   </si>
   <si>
     <t>108.2500</t>
   </si>
   <si>
     <t>267746300.00</t>
   </si>
   <si>
     <t>-16.73</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>112.5900</t>
   </si>
   <si>
-    <t>115.5700</t>
-[...11 lines deleted...]
-    <t>5.12</t>
+    <t>122.0000</t>
+  </si>
+  <si>
+    <t>106.8700</t>
+  </si>
+  <si>
+    <t>111.0900</t>
+  </si>
+  <si>
+    <t>168570000.00</t>
+  </si>
+  <si>
+    <t>2.62</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>110.0500</t>
+  </si>
+  <si>
+    <t>121.2600</t>
+  </si>
+  <si>
+    <t>107.4000</t>
+  </si>
+  <si>
+    <t>109.0600</t>
+  </si>
+  <si>
+    <t>71117600.00</t>
+  </si>
+  <si>
+    <t>-1.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9409,51 +9430,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G518"/>
+  <dimension ref="A1:G519"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21324,50 +21345,73 @@
       <c r="G517" t="s">
         <v>2999</v>
       </c>
     </row>
     <row r="518" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
         <v>3000</v>
       </c>
       <c r="B518" t="s">
         <v>3001</v>
       </c>
       <c r="C518" t="s">
         <v>3002</v>
       </c>
       <c r="D518" t="s">
         <v>3003</v>
       </c>
       <c r="E518" t="s">
         <v>3004</v>
       </c>
       <c r="F518" t="s">
         <v>3005</v>
       </c>
       <c r="G518" t="s">
         <v>3006</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B519" t="s">
+        <v>3008</v>
+      </c>
+      <c r="C519" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D519" t="s">
+        <v>3010</v>
+      </c>
+      <c r="E519" t="s">
+        <v>3011</v>
+      </c>
+      <c r="F519" t="s">
+        <v>3012</v>
+      </c>
+      <c r="G519" t="s">
+        <v>3013</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">