--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3633" uniqueCount="3014">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="3028">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9040,60 +9040,102 @@
   <si>
     <t>122.0000</t>
   </si>
   <si>
     <t>106.8700</t>
   </si>
   <si>
     <t>111.0900</t>
   </si>
   <si>
     <t>168570000.00</t>
   </si>
   <si>
     <t>2.62</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>110.0500</t>
   </si>
   <si>
     <t>121.2600</t>
   </si>
   <si>
-    <t>107.4000</t>
-[...8 lines deleted...]
-    <t>-1.83</t>
+    <t>103.6200</t>
+  </si>
+  <si>
+    <t>109.8100</t>
+  </si>
+  <si>
+    <t>141876100.00</t>
+  </si>
+  <si>
+    <t>-1.15</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>105.0000</t>
+  </si>
+  <si>
+    <t>112.1800</t>
+  </si>
+  <si>
+    <t>91.7100</t>
+  </si>
+  <si>
+    <t>93.4000</t>
+  </si>
+  <si>
+    <t>194372400.00</t>
+  </si>
+  <si>
+    <t>-14.94</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>92.3800</t>
+  </si>
+  <si>
+    <t>98.9300</t>
+  </si>
+  <si>
+    <t>91.1800</t>
+  </si>
+  <si>
+    <t>94.8100</t>
+  </si>
+  <si>
+    <t>43030419.00</t>
+  </si>
+  <si>
+    <t>1.51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9430,51 +9472,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G519"/>
+  <dimension ref="A1:G521"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21368,50 +21410,96 @@
       <c r="G518" t="s">
         <v>3006</v>
       </c>
     </row>
     <row r="519" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
         <v>3007</v>
       </c>
       <c r="B519" t="s">
         <v>3008</v>
       </c>
       <c r="C519" t="s">
         <v>3009</v>
       </c>
       <c r="D519" t="s">
         <v>3010</v>
       </c>
       <c r="E519" t="s">
         <v>3011</v>
       </c>
       <c r="F519" t="s">
         <v>3012</v>
       </c>
       <c r="G519" t="s">
         <v>3013</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B520" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C520" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D520" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E520" t="s">
+        <v>3018</v>
+      </c>
+      <c r="F520" t="s">
+        <v>3019</v>
+      </c>
+      <c r="G520" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B521" t="s">
+        <v>3022</v>
+      </c>
+      <c r="C521" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D521" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E521" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F521" t="s">
+        <v>3026</v>
+      </c>
+      <c r="G521" t="s">
+        <v>3027</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">