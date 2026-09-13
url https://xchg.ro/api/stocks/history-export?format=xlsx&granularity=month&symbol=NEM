--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="NEM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3647" uniqueCount="3028">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3661" uniqueCount="3042">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-04-01</t>
   </si>
   <si>
@@ -9082,60 +9082,102 @@
   <si>
     <t>112.1800</t>
   </si>
   <si>
     <t>91.7100</t>
   </si>
   <si>
     <t>93.4000</t>
   </si>
   <si>
     <t>194372400.00</t>
   </si>
   <si>
     <t>-14.94</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>92.3800</t>
   </si>
   <si>
     <t>98.9300</t>
   </si>
   <si>
-    <t>91.1800</t>
-[...8 lines deleted...]
-    <t>1.51</t>
+    <t>88.7500</t>
+  </si>
+  <si>
+    <t>93.7100</t>
+  </si>
+  <si>
+    <t>161699300.00</t>
+  </si>
+  <si>
+    <t>0.33</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>93.4500</t>
+  </si>
+  <si>
+    <t>135.2900</t>
+  </si>
+  <si>
+    <t>92.9700</t>
+  </si>
+  <si>
+    <t>126.0600</t>
+  </si>
+  <si>
+    <t>173587800.00</t>
+  </si>
+  <si>
+    <t>34.52</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>121.9400</t>
+  </si>
+  <si>
+    <t>130.7100</t>
+  </si>
+  <si>
+    <t>121.5500</t>
+  </si>
+  <si>
+    <t>126.1400</t>
+  </si>
+  <si>
+    <t>50716100.00</t>
+  </si>
+  <si>
+    <t>0.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9472,51 +9514,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G521"/>
+  <dimension ref="A1:G523"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21456,50 +21498,96 @@
       <c r="G520" t="s">
         <v>3020</v>
       </c>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
         <v>3021</v>
       </c>
       <c r="B521" t="s">
         <v>3022</v>
       </c>
       <c r="C521" t="s">
         <v>3023</v>
       </c>
       <c r="D521" t="s">
         <v>3024</v>
       </c>
       <c r="E521" t="s">
         <v>3025</v>
       </c>
       <c r="F521" t="s">
         <v>3026</v>
       </c>
       <c r="G521" t="s">
         <v>3027</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B522" t="s">
+        <v>3029</v>
+      </c>
+      <c r="C522" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D522" t="s">
+        <v>3031</v>
+      </c>
+      <c r="E522" t="s">
+        <v>3032</v>
+      </c>
+      <c r="F522" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G522" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B523" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C523" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D523" t="s">
+        <v>3038</v>
+      </c>
+      <c r="E523" t="s">
+        <v>3039</v>
+      </c>
+      <c r="F523" t="s">
+        <v>3040</v>
+      </c>
+      <c r="G523" t="s">
+        <v>3041</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">