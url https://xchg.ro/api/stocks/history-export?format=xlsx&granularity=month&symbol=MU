--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3115" uniqueCount="2765">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3122" uniqueCount="2772">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-05-01</t>
   </si>
   <si>
@@ -8287,66 +8287,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>401.4700</t>
   </si>
   <si>
     <t>471.3400</t>
   </si>
   <si>
     <t>311.4900</t>
   </si>
   <si>
     <t>337.8400</t>
   </si>
   <si>
     <t>1023284500.00</t>
   </si>
   <si>
     <t>-18.07</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>349.5500</t>
-[...14 lines deleted...]
-    <t>8.88</t>
+    <t>348.9100</t>
+  </si>
+  <si>
+    <t>535.5000</t>
+  </si>
+  <si>
+    <t>340.2000</t>
+  </si>
+  <si>
+    <t>517.1600</t>
+  </si>
+  <si>
+    <t>871436500.00</t>
+  </si>
+  <si>
+    <t>53.08</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>511.7800</t>
+  </si>
+  <si>
+    <t>818.6700</t>
+  </si>
+  <si>
+    <t>510.2100</t>
+  </si>
+  <si>
+    <t>724.6600</t>
+  </si>
+  <si>
+    <t>608802800.00</t>
+  </si>
+  <si>
+    <t>40.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8683,51 +8704,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G445"/>
+  <dimension ref="A1:G446"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18919,50 +18940,73 @@
       <c r="G444" t="s">
         <v>2757</v>
       </c>
     </row>
     <row r="445" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A445" t="s">
         <v>2758</v>
       </c>
       <c r="B445" t="s">
         <v>2759</v>
       </c>
       <c r="C445" t="s">
         <v>2760</v>
       </c>
       <c r="D445" t="s">
         <v>2761</v>
       </c>
       <c r="E445" t="s">
         <v>2762</v>
       </c>
       <c r="F445" t="s">
         <v>2763</v>
       </c>
       <c r="G445" t="s">
         <v>2764</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B446" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C446" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D446" t="s">
+        <v>2768</v>
+      </c>
+      <c r="E446" t="s">
+        <v>2769</v>
+      </c>
+      <c r="F446" t="s">
+        <v>2770</v>
+      </c>
+      <c r="G446" t="s">
+        <v>2771</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">