--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3122" uniqueCount="2772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="2786">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-05-01</t>
   </si>
   <si>
@@ -8311,63 +8311,105 @@
   <si>
     <t>348.9100</t>
   </si>
   <si>
     <t>535.5000</t>
   </si>
   <si>
     <t>340.2000</t>
   </si>
   <si>
     <t>517.1600</t>
   </si>
   <si>
     <t>871436500.00</t>
   </si>
   <si>
     <t>53.08</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>511.7800</t>
   </si>
   <si>
-    <t>818.6700</t>
+    <t>981.0000</t>
   </si>
   <si>
     <t>510.2100</t>
   </si>
   <si>
-    <t>724.6600</t>
-[...5 lines deleted...]
-    <t>40.12</t>
+    <t>971.0000</t>
+  </si>
+  <si>
+    <t>1117340200.00</t>
+  </si>
+  <si>
+    <t>87.76</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>1009.7200</t>
+  </si>
+  <si>
+    <t>1255.0000</t>
+  </si>
+  <si>
+    <t>854.3500</t>
+  </si>
+  <si>
+    <t>1154.2900</t>
+  </si>
+  <si>
+    <t>1205064300.00</t>
+  </si>
+  <si>
+    <t>18.88</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>1082.0800</t>
+  </si>
+  <si>
+    <t>1097.0000</t>
+  </si>
+  <si>
+    <t>1032.1999</t>
+  </si>
+  <si>
+    <t>1032.2800</t>
+  </si>
+  <si>
+    <t>50305786.00</t>
+  </si>
+  <si>
+    <t>-10.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8704,51 +8746,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G446"/>
+  <dimension ref="A1:G448"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18963,50 +19005,96 @@
       <c r="G445" t="s">
         <v>2764</v>
       </c>
     </row>
     <row r="446" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A446" t="s">
         <v>2765</v>
       </c>
       <c r="B446" t="s">
         <v>2766</v>
       </c>
       <c r="C446" t="s">
         <v>2767</v>
       </c>
       <c r="D446" t="s">
         <v>2768</v>
       </c>
       <c r="E446" t="s">
         <v>2769</v>
       </c>
       <c r="F446" t="s">
         <v>2770</v>
       </c>
       <c r="G446" t="s">
         <v>2771</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B447" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C447" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D447" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E447" t="s">
+        <v>2776</v>
+      </c>
+      <c r="F447" t="s">
+        <v>2777</v>
+      </c>
+      <c r="G447" t="s">
+        <v>2778</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B448" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C448" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D448" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E448" t="s">
+        <v>2783</v>
+      </c>
+      <c r="F448" t="s">
+        <v>2784</v>
+      </c>
+      <c r="G448" t="s">
+        <v>2785</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">