--- v2 (2026-07-02)
+++ v3 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3136" uniqueCount="2786">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3143" uniqueCount="2793">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-05-01</t>
   </si>
   <si>
@@ -8350,66 +8350,87 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>1009.7200</t>
   </si>
   <si>
     <t>1255.0000</t>
   </si>
   <si>
     <t>854.3500</t>
   </si>
   <si>
     <t>1154.2900</t>
   </si>
   <si>
     <t>1205064300.00</t>
   </si>
   <si>
     <t>18.88</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>1082.0800</t>
+    <t>1082.0100</t>
   </si>
   <si>
     <t>1097.0000</t>
   </si>
   <si>
-    <t>1032.1999</t>
-[...8 lines deleted...]
-    <t>-10.57</t>
+    <t>737.8800</t>
+  </si>
+  <si>
+    <t>823.0300</t>
+  </si>
+  <si>
+    <t>1044953600.00</t>
+  </si>
+  <si>
+    <t>-28.70</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>786.3600</t>
+  </si>
+  <si>
+    <t>984.0000</t>
+  </si>
+  <si>
+    <t>770.1000</t>
+  </si>
+  <si>
+    <t>971.6600</t>
+  </si>
+  <si>
+    <t>343697300.00</t>
+  </si>
+  <si>
+    <t>18.06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8746,51 +8767,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G448"/>
+  <dimension ref="A1:G449"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -19051,50 +19072,73 @@
       <c r="G447" t="s">
         <v>2778</v>
       </c>
     </row>
     <row r="448" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A448" t="s">
         <v>2779</v>
       </c>
       <c r="B448" t="s">
         <v>2780</v>
       </c>
       <c r="C448" t="s">
         <v>2781</v>
       </c>
       <c r="D448" t="s">
         <v>2782</v>
       </c>
       <c r="E448" t="s">
         <v>2783</v>
       </c>
       <c r="F448" t="s">
         <v>2784</v>
       </c>
       <c r="G448" t="s">
         <v>2785</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B449" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C449" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D449" t="s">
+        <v>2789</v>
+      </c>
+      <c r="E449" t="s">
+        <v>2790</v>
+      </c>
+      <c r="F449" t="s">
+        <v>2791</v>
+      </c>
+      <c r="G449" t="s">
+        <v>2792</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">