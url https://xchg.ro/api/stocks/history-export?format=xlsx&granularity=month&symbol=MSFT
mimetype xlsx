--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MSFT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3381" uniqueCount="3082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3388" uniqueCount="3089">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -9238,66 +9238,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>392.8600</t>
   </si>
   <si>
     <t>413.0500</t>
   </si>
   <si>
     <t>356.2800</t>
   </si>
   <si>
     <t>370.1700</t>
   </si>
   <si>
     <t>745288400.00</t>
   </si>
   <si>
     <t>-5.75</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>373.1600</t>
-[...14 lines deleted...]
-    <t>-0.22</t>
+    <t>373.4900</t>
+  </si>
+  <si>
+    <t>433.7000</t>
+  </si>
+  <si>
+    <t>364.1500</t>
+  </si>
+  <si>
+    <t>407.7800</t>
+  </si>
+  <si>
+    <t>716519100.00</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>412.8000</t>
+  </si>
+  <si>
+    <t>428.1600</t>
+  </si>
+  <si>
+    <t>400.8800</t>
+  </si>
+  <si>
+    <t>421.9200</t>
+  </si>
+  <si>
+    <t>364985844.00</t>
+  </si>
+  <si>
+    <t>3.47</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9634,51 +9655,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G483"/>
+  <dimension ref="A1:G484"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20744,50 +20765,73 @@
       <c r="G482" t="s">
         <v>3074</v>
       </c>
     </row>
     <row r="483" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A483" t="s">
         <v>3075</v>
       </c>
       <c r="B483" t="s">
         <v>3076</v>
       </c>
       <c r="C483" t="s">
         <v>3077</v>
       </c>
       <c r="D483" t="s">
         <v>3078</v>
       </c>
       <c r="E483" t="s">
         <v>3079</v>
       </c>
       <c r="F483" t="s">
         <v>3080</v>
       </c>
       <c r="G483" t="s">
         <v>3081</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B484" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C484" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D484" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E484" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F484" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G484" t="s">
+        <v>3088</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">