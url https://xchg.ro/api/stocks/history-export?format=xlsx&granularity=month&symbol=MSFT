--- v1 (2026-05-17)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MSFT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3388" uniqueCount="3089">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3402" uniqueCount="3103">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -9262,63 +9262,105 @@
   <si>
     <t>373.4900</t>
   </si>
   <si>
     <t>433.7000</t>
   </si>
   <si>
     <t>364.1500</t>
   </si>
   <si>
     <t>407.7800</t>
   </si>
   <si>
     <t>716519100.00</t>
   </si>
   <si>
     <t>10.16</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>412.8000</t>
   </si>
   <si>
-    <t>428.1600</t>
+    <t>450.3300</t>
   </si>
   <si>
     <t>400.8800</t>
   </si>
   <si>
-    <t>421.9200</t>
-[...5 lines deleted...]
-    <t>3.47</t>
+    <t>450.2400</t>
+  </si>
+  <si>
+    <t>698954800.00</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>464.8400</t>
+  </si>
+  <si>
+    <t>466.3200</t>
+  </si>
+  <si>
+    <t>349.2000</t>
+  </si>
+  <si>
+    <t>373.0200</t>
+  </si>
+  <si>
+    <t>1017814300.00</t>
+  </si>
+  <si>
+    <t>-17.15</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>380.8250</t>
+  </si>
+  <si>
+    <t>388.8300</t>
+  </si>
+  <si>
+    <t>374.8900</t>
+  </si>
+  <si>
+    <t>384.2800</t>
+  </si>
+  <si>
+    <t>43832611.00</t>
+  </si>
+  <si>
+    <t>3.02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9655,51 +9697,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G484"/>
+  <dimension ref="A1:G486"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20788,50 +20830,96 @@
       <c r="G483" t="s">
         <v>3081</v>
       </c>
     </row>
     <row r="484" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A484" t="s">
         <v>3082</v>
       </c>
       <c r="B484" t="s">
         <v>3083</v>
       </c>
       <c r="C484" t="s">
         <v>3084</v>
       </c>
       <c r="D484" t="s">
         <v>3085</v>
       </c>
       <c r="E484" t="s">
         <v>3086</v>
       </c>
       <c r="F484" t="s">
         <v>3087</v>
       </c>
       <c r="G484" t="s">
         <v>3088</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B485" t="s">
+        <v>3090</v>
+      </c>
+      <c r="C485" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D485" t="s">
+        <v>3092</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3093</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3094</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3095</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B486" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C486" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D486" t="s">
+        <v>3099</v>
+      </c>
+      <c r="E486" t="s">
+        <v>3100</v>
+      </c>
+      <c r="F486" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G486" t="s">
+        <v>3102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">