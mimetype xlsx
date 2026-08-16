--- v2 (2026-07-02)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MSFT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3402" uniqueCount="3103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3409" uniqueCount="3110">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1986-03-01</t>
   </si>
   <si>
@@ -9301,66 +9301,87 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>464.8400</t>
   </si>
   <si>
     <t>466.3200</t>
   </si>
   <si>
     <t>349.2000</t>
   </si>
   <si>
     <t>373.0200</t>
   </si>
   <si>
     <t>1017814300.00</t>
   </si>
   <si>
     <t>-17.15</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>380.8250</t>
-[...14 lines deleted...]
-    <t>3.02</t>
+    <t>380.8300</t>
+  </si>
+  <si>
+    <t>466.8400</t>
+  </si>
+  <si>
+    <t>373.3500</t>
+  </si>
+  <si>
+    <t>464.7200</t>
+  </si>
+  <si>
+    <t>815118000.00</t>
+  </si>
+  <si>
+    <t>24.58</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>476.1300</t>
+  </si>
+  <si>
+    <t>513.7300</t>
+  </si>
+  <si>
+    <t>475.0000</t>
+  </si>
+  <si>
+    <t>495.4000</t>
+  </si>
+  <si>
+    <t>336546776.00</t>
+  </si>
+  <si>
+    <t>6.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9697,51 +9718,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G486"/>
+  <dimension ref="A1:G487"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20876,50 +20897,73 @@
       <c r="G485" t="s">
         <v>3095</v>
       </c>
     </row>
     <row r="486" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A486" t="s">
         <v>3096</v>
       </c>
       <c r="B486" t="s">
         <v>3097</v>
       </c>
       <c r="C486" t="s">
         <v>3098</v>
       </c>
       <c r="D486" t="s">
         <v>3099</v>
       </c>
       <c r="E486" t="s">
         <v>3100</v>
       </c>
       <c r="F486" t="s">
         <v>3101</v>
       </c>
       <c r="G486" t="s">
         <v>3102</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B487" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C487" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D487" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E487" t="s">
+        <v>3107</v>
+      </c>
+      <c r="F487" t="s">
+        <v>3108</v>
+      </c>
+      <c r="G487" t="s">
+        <v>3109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">