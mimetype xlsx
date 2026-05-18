--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2800" uniqueCount="2585">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2807" uniqueCount="2591">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1993-02-01</t>
   </si>
   <si>
@@ -7750,63 +7750,81 @@
   <si>
     <t>162.6400</t>
   </si>
   <si>
     <t>169.6000</t>
   </si>
   <si>
     <t>152.8000</t>
   </si>
   <si>
     <t>164.5700</t>
   </si>
   <si>
     <t>163476800.00</t>
   </si>
   <si>
     <t>-1.17</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>168.9100</t>
   </si>
   <si>
-    <t>169.1000</t>
-[...11 lines deleted...]
-    <t>0.97</t>
+    <t>194.5900</t>
+  </si>
+  <si>
+    <t>160.5700</t>
+  </si>
+  <si>
+    <t>190.5900</t>
+  </si>
+  <si>
+    <t>122002200.00</t>
+  </si>
+  <si>
+    <t>15.81</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>190.4900</t>
+  </si>
+  <si>
+    <t>197.5000</t>
+  </si>
+  <si>
+    <t>186.4500</t>
+  </si>
+  <si>
+    <t>192.5100</t>
+  </si>
+  <si>
+    <t>57118100.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8143,51 +8161,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G400"/>
+  <dimension ref="A1:G401"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17344,50 +17362,73 @@
       <c r="G399" t="s">
         <v>2577</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
         <v>2578</v>
       </c>
       <c r="B400" t="s">
         <v>2579</v>
       </c>
       <c r="C400" t="s">
         <v>2580</v>
       </c>
       <c r="D400" t="s">
         <v>2581</v>
       </c>
       <c r="E400" t="s">
         <v>2582</v>
       </c>
       <c r="F400" t="s">
         <v>2583</v>
       </c>
       <c r="G400" t="s">
         <v>2584</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C401" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D401" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E401" t="s">
+        <v>2589</v>
+      </c>
+      <c r="F401" t="s">
+        <v>2590</v>
+      </c>
+      <c r="G401" t="s">
+        <v>1130</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">