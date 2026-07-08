--- v1 (2026-05-18)
+++ v2 (2026-07-08)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2807" uniqueCount="2591">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="2606">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1993-02-01</t>
   </si>
   <si>
@@ -7771,60 +7771,105 @@
   <si>
     <t>168.9100</t>
   </si>
   <si>
     <t>194.5900</t>
   </si>
   <si>
     <t>160.5700</t>
   </si>
   <si>
     <t>190.5900</t>
   </si>
   <si>
     <t>122002200.00</t>
   </si>
   <si>
     <t>15.81</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>190.4900</t>
   </si>
   <si>
-    <t>197.5000</t>
+    <t>208.0800</t>
   </si>
   <si>
     <t>186.4500</t>
   </si>
   <si>
-    <t>192.5100</t>
-[...2 lines deleted...]
-    <t>57118100.00</t>
+    <t>208.0000</t>
+  </si>
+  <si>
+    <t>110740600.00</t>
+  </si>
+  <si>
+    <t>9.13</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>207.6100</t>
+  </si>
+  <si>
+    <t>230.4700</t>
+  </si>
+  <si>
+    <t>205.8300</t>
+  </si>
+  <si>
+    <t>209.0400</t>
+  </si>
+  <si>
+    <t>136705243.00</t>
+  </si>
+  <si>
+    <t>0.50</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>208.9600</t>
+  </si>
+  <si>
+    <t>223.2575</t>
+  </si>
+  <si>
+    <t>206.7200</t>
+  </si>
+  <si>
+    <t>222.0400</t>
+  </si>
+  <si>
+    <t>16843065.00</t>
+  </si>
+  <si>
+    <t>6.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8161,51 +8206,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G401"/>
+  <dimension ref="A1:G403"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17384,51 +17429,97 @@
       </c>
       <c r="G400" t="s">
         <v>2584</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
         <v>2585</v>
       </c>
       <c r="B401" t="s">
         <v>2586</v>
       </c>
       <c r="C401" t="s">
         <v>2587</v>
       </c>
       <c r="D401" t="s">
         <v>2588</v>
       </c>
       <c r="E401" t="s">
         <v>2589</v>
       </c>
       <c r="F401" t="s">
         <v>2590</v>
       </c>
       <c r="G401" t="s">
-        <v>1130</v>
+        <v>2591</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C402" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D402" t="s">
+        <v>2595</v>
+      </c>
+      <c r="E402" t="s">
+        <v>2596</v>
+      </c>
+      <c r="F402" t="s">
+        <v>2597</v>
+      </c>
+      <c r="G402" t="s">
+        <v>2598</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2600</v>
+      </c>
+      <c r="C403" t="s">
+        <v>2601</v>
+      </c>
+      <c r="D403" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E403" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F403" t="s">
+        <v>2604</v>
+      </c>
+      <c r="G403" t="s">
+        <v>2605</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">