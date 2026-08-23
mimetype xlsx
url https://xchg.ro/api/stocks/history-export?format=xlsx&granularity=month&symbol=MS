--- v2 (2026-07-08)
+++ v3 (2026-08-23)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MS month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2821" uniqueCount="2606">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2828" uniqueCount="2612">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1993-02-01</t>
   </si>
   <si>
@@ -7801,75 +7801,93 @@
   <si>
     <t>208.0000</t>
   </si>
   <si>
     <t>110740600.00</t>
   </si>
   <si>
     <t>9.13</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>207.6100</t>
   </si>
   <si>
     <t>230.4700</t>
   </si>
   <si>
     <t>205.8300</t>
   </si>
   <si>
     <t>209.0400</t>
   </si>
   <si>
-    <t>136705243.00</t>
+    <t>136724700.00</t>
   </si>
   <si>
     <t>0.50</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>208.9600</t>
   </si>
   <si>
-    <t>223.2575</t>
-[...11 lines deleted...]
-    <t>6.22</t>
+    <t>232.2500</t>
+  </si>
+  <si>
+    <t>202.9400</t>
+  </si>
+  <si>
+    <t>210.4200</t>
+  </si>
+  <si>
+    <t>126913200.00</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>211.4600</t>
+  </si>
+  <si>
+    <t>222.0000</t>
+  </si>
+  <si>
+    <t>207.3200</t>
+  </si>
+  <si>
+    <t>214.2050</t>
+  </si>
+  <si>
+    <t>67077408.00</t>
+  </si>
+  <si>
+    <t>1.80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8206,51 +8224,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G403"/>
+  <dimension ref="A1:G404"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17475,51 +17493,74 @@
       </c>
       <c r="G402" t="s">
         <v>2598</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
         <v>2599</v>
       </c>
       <c r="B403" t="s">
         <v>2600</v>
       </c>
       <c r="C403" t="s">
         <v>2601</v>
       </c>
       <c r="D403" t="s">
         <v>2602</v>
       </c>
       <c r="E403" t="s">
         <v>2603</v>
       </c>
       <c r="F403" t="s">
         <v>2604</v>
       </c>
       <c r="G403" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
         <v>2605</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D404" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E404" t="s">
+        <v>2609</v>
+      </c>
+      <c r="F404" t="s">
+        <v>2610</v>
+      </c>
+      <c r="G404" t="s">
+        <v>2611</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">