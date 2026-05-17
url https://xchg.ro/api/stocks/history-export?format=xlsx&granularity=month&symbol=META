--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="META month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1183" uniqueCount="1170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="1177">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
@@ -3502,66 +3502,87 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>637.1600</t>
   </si>
   <si>
     <t>672.7700</t>
   </si>
   <si>
     <t>520.2600</t>
   </si>
   <si>
     <t>572.1300</t>
   </si>
   <si>
     <t>352534000.00</t>
   </si>
   <si>
     <t>-11.73</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>581.0700</t>
-[...14 lines deleted...]
-    <t>1.24</t>
+    <t>580.1300</t>
+  </si>
+  <si>
+    <t>691.5200</t>
+  </si>
+  <si>
+    <t>559.7000</t>
+  </si>
+  <si>
+    <t>611.9100</t>
+  </si>
+  <si>
+    <t>339254700.00</t>
+  </si>
+  <si>
+    <t>6.95</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>614.6900</t>
+  </si>
+  <si>
+    <t>624.9800</t>
+  </si>
+  <si>
+    <t>592.6000</t>
+  </si>
+  <si>
+    <t>614.2300</t>
+  </si>
+  <si>
+    <t>166321232.00</t>
+  </si>
+  <si>
+    <t>0.38</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3898,51 +3919,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G169"/>
+  <dimension ref="A1:G170"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7786,50 +7807,73 @@
       <c r="G168" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
         <v>1163</v>
       </c>
       <c r="B169" t="s">
         <v>1164</v>
       </c>
       <c r="C169" t="s">
         <v>1165</v>
       </c>
       <c r="D169" t="s">
         <v>1166</v>
       </c>
       <c r="E169" t="s">
         <v>1167</v>
       </c>
       <c r="F169" t="s">
         <v>1168</v>
       </c>
       <c r="G169" t="s">
         <v>1169</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B170" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C170" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1173</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1176</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">