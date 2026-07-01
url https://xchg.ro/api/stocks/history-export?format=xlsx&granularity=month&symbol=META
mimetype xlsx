--- v1 (2026-05-17)
+++ v2 (2026-07-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="META month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1190" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="1184">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
@@ -3526,63 +3526,84 @@
   <si>
     <t>580.1300</t>
   </si>
   <si>
     <t>691.5200</t>
   </si>
   <si>
     <t>559.7000</t>
   </si>
   <si>
     <t>611.9100</t>
   </si>
   <si>
     <t>339254700.00</t>
   </si>
   <si>
     <t>6.95</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>614.6900</t>
   </si>
   <si>
-    <t>624.9800</t>
+    <t>643.0000</t>
   </si>
   <si>
     <t>592.6000</t>
   </si>
   <si>
-    <t>614.2300</t>
-[...5 lines deleted...]
-    <t>0.38</t>
+    <t>632.5100</t>
+  </si>
+  <si>
+    <t>300382900.00</t>
+  </si>
+  <si>
+    <t>3.37</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>630.4000</t>
+  </si>
+  <si>
+    <t>642.4000</t>
+  </si>
+  <si>
+    <t>540.1800</t>
+  </si>
+  <si>
+    <t>562.6000</t>
+  </si>
+  <si>
+    <t>378355170.00</t>
+  </si>
+  <si>
+    <t>-11.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3919,51 +3940,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G170"/>
+  <dimension ref="A1:G171"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7830,50 +7851,73 @@
       <c r="G169" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170" t="s">
         <v>1170</v>
       </c>
       <c r="B170" t="s">
         <v>1171</v>
       </c>
       <c r="C170" t="s">
         <v>1172</v>
       </c>
       <c r="D170" t="s">
         <v>1173</v>
       </c>
       <c r="E170" t="s">
         <v>1174</v>
       </c>
       <c r="F170" t="s">
         <v>1175</v>
       </c>
       <c r="G170" t="s">
         <v>1176</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B171" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C171" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1180</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1182</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">