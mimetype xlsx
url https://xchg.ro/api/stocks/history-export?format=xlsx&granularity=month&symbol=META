--- v2 (2026-07-01)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="META month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1197" uniqueCount="1184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1211" uniqueCount="1198">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
@@ -3553,57 +3553,99 @@
   <si>
     <t>592.6000</t>
   </si>
   <si>
     <t>632.5100</t>
   </si>
   <si>
     <t>300382900.00</t>
   </si>
   <si>
     <t>3.37</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>630.4000</t>
   </si>
   <si>
     <t>642.4000</t>
   </si>
   <si>
     <t>540.1800</t>
   </si>
   <si>
-    <t>562.6000</t>
-[...5 lines deleted...]
-    <t>-11.05</t>
+    <t>563.2900</t>
+  </si>
+  <si>
+    <t>397211700.00</t>
+  </si>
+  <si>
+    <t>-10.94</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>607.9100</t>
+  </si>
+  <si>
+    <t>686.0800</t>
+  </si>
+  <si>
+    <t>524.4900</t>
+  </si>
+  <si>
+    <t>556.7100</t>
+  </si>
+  <si>
+    <t>447440700.00</t>
+  </si>
+  <si>
+    <t>-1.17</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>562.2400</t>
+  </si>
+  <si>
+    <t>612.4300</t>
+  </si>
+  <si>
+    <t>559.3600</t>
+  </si>
+  <si>
+    <t>589.8500</t>
+  </si>
+  <si>
+    <t>145734005.00</t>
+  </si>
+  <si>
+    <t>5.95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3940,51 +3982,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G171"/>
+  <dimension ref="A1:G173"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -7874,50 +7916,96 @@
       <c r="G170" t="s">
         <v>1176</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171" t="s">
         <v>1177</v>
       </c>
       <c r="B171" t="s">
         <v>1178</v>
       </c>
       <c r="C171" t="s">
         <v>1179</v>
       </c>
       <c r="D171" t="s">
         <v>1180</v>
       </c>
       <c r="E171" t="s">
         <v>1181</v>
       </c>
       <c r="F171" t="s">
         <v>1182</v>
       </c>
       <c r="G171" t="s">
         <v>1183</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B172" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C172" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D172" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1189</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B173" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C173" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D173" t="s">
+        <v>1194</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1197</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">