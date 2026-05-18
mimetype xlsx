--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1687" uniqueCount="1656">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1694" uniqueCount="1663">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2006-05-01</t>
   </si>
   <si>
@@ -4963,63 +4963,84 @@
   <si>
     <t>509.4800</t>
   </si>
   <si>
     <t>526.8000</t>
   </si>
   <si>
     <t>480.5000</t>
   </si>
   <si>
     <t>499.6600</t>
   </si>
   <si>
     <t>75108300.00</t>
   </si>
   <si>
     <t>-3.39</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>502.2300</t>
   </si>
   <si>
-    <t>503.0000</t>
+    <t>534.2100</t>
   </si>
   <si>
     <t>485.6500</t>
   </si>
   <si>
-    <t>491.6500</t>
-[...5 lines deleted...]
-    <t>-1.60</t>
+    <t>502.9200</t>
+  </si>
+  <si>
+    <t>70812700.00</t>
+  </si>
+  <si>
+    <t>0.65</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>506.0000</t>
+  </si>
+  <si>
+    <t>509.0000</t>
+  </si>
+  <si>
+    <t>488.0100</t>
+  </si>
+  <si>
+    <t>494.2000</t>
+  </si>
+  <si>
+    <t>43218300.00</t>
+  </si>
+  <si>
+    <t>-1.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5356,51 +5377,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G241"/>
+  <dimension ref="A1:G242"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10900,50 +10921,73 @@
       <c r="G240" t="s">
         <v>1648</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A241" t="s">
         <v>1649</v>
       </c>
       <c r="B241" t="s">
         <v>1650</v>
       </c>
       <c r="C241" t="s">
         <v>1651</v>
       </c>
       <c r="D241" t="s">
         <v>1652</v>
       </c>
       <c r="E241" t="s">
         <v>1653</v>
       </c>
       <c r="F241" t="s">
         <v>1654</v>
       </c>
       <c r="G241" t="s">
         <v>1655</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1662</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">