--- v1 (2026-05-18)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1694" uniqueCount="1663">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1708" uniqueCount="1676">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2006-05-01</t>
   </si>
   <si>
@@ -4984,63 +4984,102 @@
   <si>
     <t>502.2300</t>
   </si>
   <si>
     <t>534.2100</t>
   </si>
   <si>
     <t>485.6500</t>
   </si>
   <si>
     <t>502.9200</t>
   </si>
   <si>
     <t>70812700.00</t>
   </si>
   <si>
     <t>0.65</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>506.0000</t>
   </si>
   <si>
-    <t>509.0000</t>
-[...11 lines deleted...]
-    <t>-1.73</t>
+    <t>512.9000</t>
+  </si>
+  <si>
+    <t>486.3500</t>
+  </si>
+  <si>
+    <t>493.9800</t>
+  </si>
+  <si>
+    <t>73122700.00</t>
+  </si>
+  <si>
+    <t>-1.78</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>494.2500</t>
+  </si>
+  <si>
+    <t>515.4500</t>
+  </si>
+  <si>
+    <t>464.5200</t>
+  </si>
+  <si>
+    <t>513.6000</t>
+  </si>
+  <si>
+    <t>92016000.00</t>
+  </si>
+  <si>
+    <t>3.97</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>517.2500</t>
+  </si>
+  <si>
+    <t>530.4000</t>
+  </si>
+  <si>
+    <t>513.4200</t>
+  </si>
+  <si>
+    <t>522.4400</t>
+  </si>
+  <si>
+    <t>2549336.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5377,51 +5416,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G242"/>
+  <dimension ref="A1:G244"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10944,50 +10983,96 @@
       <c r="G241" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A242" t="s">
         <v>1656</v>
       </c>
       <c r="B242" t="s">
         <v>1657</v>
       </c>
       <c r="C242" t="s">
         <v>1658</v>
       </c>
       <c r="D242" t="s">
         <v>1659</v>
       </c>
       <c r="E242" t="s">
         <v>1660</v>
       </c>
       <c r="F242" t="s">
         <v>1661</v>
       </c>
       <c r="G242" t="s">
         <v>1662</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1668</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1674</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1675</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1043</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">