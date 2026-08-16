--- v2 (2026-07-02)
+++ v3 (2026-08-16)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="MA month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1708" uniqueCount="1676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1715" uniqueCount="1683">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2006-05-01</t>
   </si>
   <si>
@@ -5026,60 +5026,81 @@
   <si>
     <t>494.2500</t>
   </si>
   <si>
     <t>515.4500</t>
   </si>
   <si>
     <t>464.5200</t>
   </si>
   <si>
     <t>513.6000</t>
   </si>
   <si>
     <t>92016000.00</t>
   </si>
   <si>
     <t>3.97</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>517.2500</t>
   </si>
   <si>
-    <t>530.4000</t>
+    <t>582.6200</t>
   </si>
   <si>
     <t>513.4200</t>
   </si>
   <si>
-    <t>522.4400</t>
-[...2 lines deleted...]
-    <t>2549336.00</t>
+    <t>573.1000</t>
+  </si>
+  <si>
+    <t>69403000.00</t>
+  </si>
+  <si>
+    <t>11.58</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>580.0000</t>
+  </si>
+  <si>
+    <t>583.7100</t>
+  </si>
+  <si>
+    <t>556.0600</t>
+  </si>
+  <si>
+    <t>569.2900</t>
+  </si>
+  <si>
+    <t>27842606.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5416,51 +5437,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G244"/>
+  <dimension ref="A1:G245"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11028,51 +11049,74 @@
       </c>
       <c r="G243" t="s">
         <v>1669</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244" t="s">
         <v>1670</v>
       </c>
       <c r="B244" t="s">
         <v>1671</v>
       </c>
       <c r="C244" t="s">
         <v>1672</v>
       </c>
       <c r="D244" t="s">
         <v>1673</v>
       </c>
       <c r="E244" t="s">
         <v>1674</v>
       </c>
       <c r="F244" t="s">
         <v>1675</v>
       </c>
       <c r="G244" t="s">
-        <v>1043</v>
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1680</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G245" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">