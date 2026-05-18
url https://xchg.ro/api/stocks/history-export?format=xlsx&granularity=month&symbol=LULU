--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LULU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1589" uniqueCount="1548">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1596" uniqueCount="1553">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-07-01</t>
   </si>
   <si>
@@ -4636,66 +4636,81 @@
   <si>
     <t>6.11</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>179.3800</t>
   </si>
   <si>
     <t>143.9600</t>
   </si>
   <si>
     <t>153.1000</t>
   </si>
   <si>
     <t>70236400.00</t>
   </si>
   <si>
     <t>-17.32</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>151.0200</t>
-[...14 lines deleted...]
-    <t>3.73</t>
+    <t>150.9300</t>
+  </si>
+  <si>
+    <t>136.9000</t>
+  </si>
+  <si>
+    <t>137.7000</t>
+  </si>
+  <si>
+    <t>57261700.00</t>
+  </si>
+  <si>
+    <t>-10.06</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>137.8700</t>
+  </si>
+  <si>
+    <t>139.2000</t>
+  </si>
+  <si>
+    <t>119.0600</t>
+  </si>
+  <si>
+    <t>119.1400</t>
+  </si>
+  <si>
+    <t>36732500.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5032,51 +5047,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G227"/>
+  <dimension ref="A1:G228"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10241,63 +10256,86 @@
       </c>
       <c r="C226" t="s">
         <v>1536</v>
       </c>
       <c r="D226" t="s">
         <v>1537</v>
       </c>
       <c r="E226" t="s">
         <v>1538</v>
       </c>
       <c r="F226" t="s">
         <v>1539</v>
       </c>
       <c r="G226" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A227" t="s">
         <v>1541</v>
       </c>
       <c r="B227" t="s">
         <v>1542</v>
       </c>
       <c r="C227" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D227" t="s">
         <v>1543</v>
       </c>
-      <c r="D227" t="s">
+      <c r="E227" t="s">
         <v>1544</v>
       </c>
-      <c r="E227" t="s">
+      <c r="F227" t="s">
         <v>1545</v>
       </c>
-      <c r="F227" t="s">
+      <c r="G227" t="s">
         <v>1546</v>
       </c>
-      <c r="G227" t="s">
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
         <v>1547</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1552</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1389</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">