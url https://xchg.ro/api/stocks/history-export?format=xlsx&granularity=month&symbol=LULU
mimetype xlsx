--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LULU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1596" uniqueCount="1553">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1610" uniqueCount="1567">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-07-01</t>
   </si>
   <si>
@@ -4660,57 +4660,99 @@
   <si>
     <t>150.9300</t>
   </si>
   <si>
     <t>136.9000</t>
   </si>
   <si>
     <t>137.7000</t>
   </si>
   <si>
     <t>57261700.00</t>
   </si>
   <si>
     <t>-10.06</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>137.8700</t>
   </si>
   <si>
     <t>139.2000</t>
   </si>
   <si>
-    <t>119.0600</t>
-[...5 lines deleted...]
-    <t>36732500.00</t>
+    <t>116.6300</t>
+  </si>
+  <si>
+    <t>131.1800</t>
+  </si>
+  <si>
+    <t>64876500.00</t>
+  </si>
+  <si>
+    <t>-4.73</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>132.3400</t>
+  </si>
+  <si>
+    <t>134.3800</t>
+  </si>
+  <si>
+    <t>104.4400</t>
+  </si>
+  <si>
+    <t>114.1800</t>
+  </si>
+  <si>
+    <t>102332200.00</t>
+  </si>
+  <si>
+    <t>-12.96</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>115.3100</t>
+  </si>
+  <si>
+    <t>119.8300</t>
+  </si>
+  <si>
+    <t>110.9000</t>
+  </si>
+  <si>
+    <t>116.5100</t>
+  </si>
+  <si>
+    <t>15916975.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5047,51 +5089,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G228"/>
+  <dimension ref="A1:G230"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10291,51 +10333,97 @@
       </c>
       <c r="G227" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228" t="s">
         <v>1547</v>
       </c>
       <c r="B228" t="s">
         <v>1548</v>
       </c>
       <c r="C228" t="s">
         <v>1549</v>
       </c>
       <c r="D228" t="s">
         <v>1550</v>
       </c>
       <c r="E228" t="s">
         <v>1551</v>
       </c>
       <c r="F228" t="s">
         <v>1552</v>
       </c>
       <c r="G228" t="s">
-        <v>1389</v>
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1555</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1559</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1566</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1341</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">