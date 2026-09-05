--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LULU month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1610" uniqueCount="1567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1624" uniqueCount="1582">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2007-07-01</t>
   </si>
   <si>
@@ -4699,60 +4699,105 @@
   <si>
     <t>132.3400</t>
   </si>
   <si>
     <t>134.3800</t>
   </si>
   <si>
     <t>104.4400</t>
   </si>
   <si>
     <t>114.1800</t>
   </si>
   <si>
     <t>102332200.00</t>
   </si>
   <si>
     <t>-12.96</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>115.3100</t>
   </si>
   <si>
-    <t>119.8300</t>
-[...8 lines deleted...]
-    <t>15916975.00</t>
+    <t>122.0000</t>
+  </si>
+  <si>
+    <t>109.2000</t>
+  </si>
+  <si>
+    <t>118.8700</t>
+  </si>
+  <si>
+    <t>55730700.00</t>
+  </si>
+  <si>
+    <t>4.11</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>122.1800</t>
+  </si>
+  <si>
+    <t>128.8600</t>
+  </si>
+  <si>
+    <t>114.6900</t>
+  </si>
+  <si>
+    <t>120.2600</t>
+  </si>
+  <si>
+    <t>69975100.00</t>
+  </si>
+  <si>
+    <t>1.17</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>118.0600</t>
+  </si>
+  <si>
+    <t>122.6700</t>
+  </si>
+  <si>
+    <t>97.9900</t>
+  </si>
+  <si>
+    <t>100.6100</t>
+  </si>
+  <si>
+    <t>61999200.00</t>
+  </si>
+  <si>
+    <t>-16.34</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5089,51 +5134,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G230"/>
+  <dimension ref="A1:G232"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -10379,51 +10424,97 @@
       </c>
       <c r="G229" t="s">
         <v>1560</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230" t="s">
         <v>1561</v>
       </c>
       <c r="B230" t="s">
         <v>1562</v>
       </c>
       <c r="C230" t="s">
         <v>1563</v>
       </c>
       <c r="D230" t="s">
         <v>1564</v>
       </c>
       <c r="E230" t="s">
         <v>1565</v>
       </c>
       <c r="F230" t="s">
         <v>1566</v>
       </c>
       <c r="G230" t="s">
-        <v>1341</v>
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1571</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E232" t="s">
+        <v>1579</v>
+      </c>
+      <c r="F232" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G232" t="s">
+        <v>1581</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">