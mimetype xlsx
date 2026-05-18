--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LRCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3535" uniqueCount="3005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3542" uniqueCount="3011">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-05-01</t>
   </si>
   <si>
@@ -9010,63 +9010,81 @@
   <si>
     <t>229.2800</t>
   </si>
   <si>
     <t>241.3700</t>
   </si>
   <si>
     <t>194.0800</t>
   </si>
   <si>
     <t>213.6600</t>
   </si>
   <si>
     <t>244478600.00</t>
   </si>
   <si>
     <t>-8.65</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>215.4500</t>
   </si>
   <si>
-    <t>225.4700</t>
-[...11 lines deleted...]
-    <t>3.91</t>
+    <t>275.8400</t>
+  </si>
+  <si>
+    <t>208.8000</t>
+  </si>
+  <si>
+    <t>257.8600</t>
+  </si>
+  <si>
+    <t>190918400.00</t>
+  </si>
+  <si>
+    <t>20.69</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>255.1400</t>
+  </si>
+  <si>
+    <t>302.0000</t>
+  </si>
+  <si>
+    <t>250.1200</t>
+  </si>
+  <si>
+    <t>284.7200</t>
+  </si>
+  <si>
+    <t>103133200.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9403,51 +9421,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G505"/>
+  <dimension ref="A1:G506"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21019,50 +21037,73 @@
       <c r="G504" t="s">
         <v>2997</v>
       </c>
     </row>
     <row r="505" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
         <v>2998</v>
       </c>
       <c r="B505" t="s">
         <v>2999</v>
       </c>
       <c r="C505" t="s">
         <v>3000</v>
       </c>
       <c r="D505" t="s">
         <v>3001</v>
       </c>
       <c r="E505" t="s">
         <v>3002</v>
       </c>
       <c r="F505" t="s">
         <v>3003</v>
       </c>
       <c r="G505" t="s">
         <v>3004</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B506" t="s">
+        <v>3006</v>
+      </c>
+      <c r="C506" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D506" t="s">
+        <v>3008</v>
+      </c>
+      <c r="E506" t="s">
+        <v>3009</v>
+      </c>
+      <c r="F506" t="s">
+        <v>3010</v>
+      </c>
+      <c r="G506" t="s">
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">