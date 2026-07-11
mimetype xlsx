--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LRCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3542" uniqueCount="3011">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3556" uniqueCount="3026">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-05-01</t>
   </si>
   <si>
@@ -9031,60 +9031,105 @@
   <si>
     <t>215.4500</t>
   </si>
   <si>
     <t>275.8400</t>
   </si>
   <si>
     <t>208.8000</t>
   </si>
   <si>
     <t>257.8600</t>
   </si>
   <si>
     <t>190918400.00</t>
   </si>
   <si>
     <t>20.69</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>255.1400</t>
   </si>
   <si>
-    <t>302.0000</t>
+    <t>333.3300</t>
   </si>
   <si>
     <t>250.1200</t>
   </si>
   <si>
-    <t>284.7200</t>
-[...2 lines deleted...]
-    <t>103133200.00</t>
+    <t>318.1800</t>
+  </si>
+  <si>
+    <t>183458700.00</t>
+  </si>
+  <si>
+    <t>23.39</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>309.2700</t>
+  </si>
+  <si>
+    <t>438.5000</t>
+  </si>
+  <si>
+    <t>302.7400</t>
+  </si>
+  <si>
+    <t>433.3300</t>
+  </si>
+  <si>
+    <t>280474800.00</t>
+  </si>
+  <si>
+    <t>36.19</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>404.9700</t>
+  </si>
+  <si>
+    <t>415.4900</t>
+  </si>
+  <si>
+    <t>313.1000</t>
+  </si>
+  <si>
+    <t>353.1700</t>
+  </si>
+  <si>
+    <t>86878429.00</t>
+  </si>
+  <si>
+    <t>-18.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9421,51 +9466,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G506"/>
+  <dimension ref="A1:G508"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21059,51 +21104,97 @@
       </c>
       <c r="G505" t="s">
         <v>3004</v>
       </c>
     </row>
     <row r="506" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
         <v>3005</v>
       </c>
       <c r="B506" t="s">
         <v>3006</v>
       </c>
       <c r="C506" t="s">
         <v>3007</v>
       </c>
       <c r="D506" t="s">
         <v>3008</v>
       </c>
       <c r="E506" t="s">
         <v>3009</v>
       </c>
       <c r="F506" t="s">
         <v>3010</v>
       </c>
       <c r="G506" t="s">
-        <v>198</v>
+        <v>3011</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B507" t="s">
+        <v>3013</v>
+      </c>
+      <c r="C507" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D507" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E507" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F507" t="s">
+        <v>3017</v>
+      </c>
+      <c r="G507" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B508" t="s">
+        <v>3020</v>
+      </c>
+      <c r="C508" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D508" t="s">
+        <v>3022</v>
+      </c>
+      <c r="E508" t="s">
+        <v>3023</v>
+      </c>
+      <c r="F508" t="s">
+        <v>3024</v>
+      </c>
+      <c r="G508" t="s">
+        <v>3025</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">