--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LRCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3556" uniqueCount="3026">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3040">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1984-05-01</t>
   </si>
   <si>
@@ -9076,60 +9076,102 @@
   <si>
     <t>438.5000</t>
   </si>
   <si>
     <t>302.7400</t>
   </si>
   <si>
     <t>433.3300</t>
   </si>
   <si>
     <t>280474800.00</t>
   </si>
   <si>
     <t>36.19</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>404.9700</t>
   </si>
   <si>
     <t>415.4900</t>
   </si>
   <si>
-    <t>313.1000</t>
-[...8 lines deleted...]
-    <t>-18.50</t>
+    <t>250.5000</t>
+  </si>
+  <si>
+    <t>293.0200</t>
+  </si>
+  <si>
+    <t>272686500.00</t>
+  </si>
+  <si>
+    <t>-32.38</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>283.3400</t>
+  </si>
+  <si>
+    <t>345.2800</t>
+  </si>
+  <si>
+    <t>276.8400</t>
+  </si>
+  <si>
+    <t>301.4900</t>
+  </si>
+  <si>
+    <t>169968800.00</t>
+  </si>
+  <si>
+    <t>2.89</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>294.5600</t>
+  </si>
+  <si>
+    <t>310.3000</t>
+  </si>
+  <si>
+    <t>278.0400</t>
+  </si>
+  <si>
+    <t>307.6500</t>
+  </si>
+  <si>
+    <t>28652900.00</t>
+  </si>
+  <si>
+    <t>2.04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9466,51 +9508,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G508"/>
+  <dimension ref="A1:G510"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21151,50 +21193,96 @@
       <c r="G507" t="s">
         <v>3018</v>
       </c>
     </row>
     <row r="508" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
         <v>3019</v>
       </c>
       <c r="B508" t="s">
         <v>3020</v>
       </c>
       <c r="C508" t="s">
         <v>3021</v>
       </c>
       <c r="D508" t="s">
         <v>3022</v>
       </c>
       <c r="E508" t="s">
         <v>3023</v>
       </c>
       <c r="F508" t="s">
         <v>3024</v>
       </c>
       <c r="G508" t="s">
         <v>3025</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B509" t="s">
+        <v>3027</v>
+      </c>
+      <c r="C509" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D509" t="s">
+        <v>3029</v>
+      </c>
+      <c r="E509" t="s">
+        <v>3030</v>
+      </c>
+      <c r="F509" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G509" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B510" t="s">
+        <v>3034</v>
+      </c>
+      <c r="C510" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D510" t="s">
+        <v>3036</v>
+      </c>
+      <c r="E510" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F510" t="s">
+        <v>3038</v>
+      </c>
+      <c r="G510" t="s">
+        <v>3039</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">