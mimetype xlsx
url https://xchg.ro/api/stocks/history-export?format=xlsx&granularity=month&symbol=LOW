--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LOW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3437" uniqueCount="3027">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3444" uniqueCount="3034">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -9076,63 +9076,84 @@
   <si>
     <t>260.0000</t>
   </si>
   <si>
     <t>261.4500</t>
   </si>
   <si>
     <t>224.1500</t>
   </si>
   <si>
     <t>236.2800</t>
   </si>
   <si>
     <t>59744100.00</t>
   </si>
   <si>
     <t>-10.69</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>236.7600</t>
   </si>
   <si>
-    <t>238.4600</t>
-[...11 lines deleted...]
-    <t>-0.13</t>
+    <t>257.1000</t>
+  </si>
+  <si>
+    <t>228.0000</t>
+  </si>
+  <si>
+    <t>238.7900</t>
+  </si>
+  <si>
+    <t>51818200.00</t>
+  </si>
+  <si>
+    <t>1.06</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>238.3500</t>
+  </si>
+  <si>
+    <t>239.1700</t>
+  </si>
+  <si>
+    <t>218.0900</t>
+  </si>
+  <si>
+    <t>218.4200</t>
+  </si>
+  <si>
+    <t>28678584.00</t>
+  </si>
+  <si>
+    <t>-8.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9469,51 +9490,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G491"/>
+  <dimension ref="A1:G492"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20763,50 +20784,73 @@
       <c r="G490" t="s">
         <v>3019</v>
       </c>
     </row>
     <row r="491" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A491" t="s">
         <v>3020</v>
       </c>
       <c r="B491" t="s">
         <v>3021</v>
       </c>
       <c r="C491" t="s">
         <v>3022</v>
       </c>
       <c r="D491" t="s">
         <v>3023</v>
       </c>
       <c r="E491" t="s">
         <v>3024</v>
       </c>
       <c r="F491" t="s">
         <v>3025</v>
       </c>
       <c r="G491" t="s">
         <v>3026</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B492" t="s">
+        <v>3028</v>
+      </c>
+      <c r="C492" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D492" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E492" t="s">
+        <v>3031</v>
+      </c>
+      <c r="F492" t="s">
+        <v>3032</v>
+      </c>
+      <c r="G492" t="s">
+        <v>3033</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">