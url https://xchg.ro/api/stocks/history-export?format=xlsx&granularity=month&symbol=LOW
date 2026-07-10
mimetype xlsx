--- v1 (2026-05-17)
+++ v2 (2026-07-10)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LOW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3444" uniqueCount="3034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3458" uniqueCount="3048">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -9100,60 +9100,102 @@
   <si>
     <t>257.1000</t>
   </si>
   <si>
     <t>228.0000</t>
   </si>
   <si>
     <t>238.7900</t>
   </si>
   <si>
     <t>51818200.00</t>
   </si>
   <si>
     <t>1.06</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>238.3500</t>
   </si>
   <si>
     <t>239.1700</t>
   </si>
   <si>
-    <t>218.0900</t>
-[...8 lines deleted...]
-    <t>-8.53</t>
+    <t>208.0000</t>
+  </si>
+  <si>
+    <t>214.3600</t>
+  </si>
+  <si>
+    <t>60433500.00</t>
+  </si>
+  <si>
+    <t>-10.23</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>213.0000</t>
+  </si>
+  <si>
+    <t>227.3200</t>
+  </si>
+  <si>
+    <t>203.4000</t>
+  </si>
+  <si>
+    <t>220.4900</t>
+  </si>
+  <si>
+    <t>65665903.00</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>222.7600</t>
+  </si>
+  <si>
+    <t>228.8100</t>
+  </si>
+  <si>
+    <t>218.5600</t>
+  </si>
+  <si>
+    <t>220.9000</t>
+  </si>
+  <si>
+    <t>9735559.00</t>
+  </si>
+  <si>
+    <t>0.19</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9490,51 +9532,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G492"/>
+  <dimension ref="A1:G494"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20807,50 +20849,96 @@
       <c r="G491" t="s">
         <v>3026</v>
       </c>
     </row>
     <row r="492" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A492" t="s">
         <v>3027</v>
       </c>
       <c r="B492" t="s">
         <v>3028</v>
       </c>
       <c r="C492" t="s">
         <v>3029</v>
       </c>
       <c r="D492" t="s">
         <v>3030</v>
       </c>
       <c r="E492" t="s">
         <v>3031</v>
       </c>
       <c r="F492" t="s">
         <v>3032</v>
       </c>
       <c r="G492" t="s">
         <v>3033</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B493" t="s">
+        <v>3035</v>
+      </c>
+      <c r="C493" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D493" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E493" t="s">
+        <v>3038</v>
+      </c>
+      <c r="F493" t="s">
+        <v>3039</v>
+      </c>
+      <c r="G493" t="s">
+        <v>3040</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B494" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C494" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D494" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E494" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F494" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G494" t="s">
+        <v>3047</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">