--- v2 (2026-07-10)
+++ v3 (2026-08-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LOW month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3458" uniqueCount="3048">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3465" uniqueCount="3055">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1985-07-01</t>
   </si>
   <si>
@@ -9127,75 +9127,96 @@
   <si>
     <t>214.3600</t>
   </si>
   <si>
     <t>60433500.00</t>
   </si>
   <si>
     <t>-10.23</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>213.0000</t>
   </si>
   <si>
     <t>227.3200</t>
   </si>
   <si>
     <t>203.4000</t>
   </si>
   <si>
     <t>220.4900</t>
   </si>
   <si>
-    <t>65665903.00</t>
+    <t>66282600.00</t>
   </si>
   <si>
     <t>2.86</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>222.7600</t>
   </si>
   <si>
     <t>228.8100</t>
   </si>
   <si>
-    <t>218.5600</t>
-[...8 lines deleted...]
-    <t>0.19</t>
+    <t>199.4000</t>
+  </si>
+  <si>
+    <t>207.8100</t>
+  </si>
+  <si>
+    <t>68180700.00</t>
+  </si>
+  <si>
+    <t>-5.75</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>212.0000</t>
+  </si>
+  <si>
+    <t>225.7900</t>
+  </si>
+  <si>
+    <t>207.6600</t>
+  </si>
+  <si>
+    <t>214.6000</t>
+  </si>
+  <si>
+    <t>47223016.00</t>
+  </si>
+  <si>
+    <t>3.27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9532,51 +9553,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G494"/>
+  <dimension ref="A1:G495"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -20895,50 +20916,73 @@
       <c r="G493" t="s">
         <v>3040</v>
       </c>
     </row>
     <row r="494" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A494" t="s">
         <v>3041</v>
       </c>
       <c r="B494" t="s">
         <v>3042</v>
       </c>
       <c r="C494" t="s">
         <v>3043</v>
       </c>
       <c r="D494" t="s">
         <v>3044</v>
       </c>
       <c r="E494" t="s">
         <v>3045</v>
       </c>
       <c r="F494" t="s">
         <v>3046</v>
       </c>
       <c r="G494" t="s">
         <v>3047</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B495" t="s">
+        <v>3049</v>
+      </c>
+      <c r="C495" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D495" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3052</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3053</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3054</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">