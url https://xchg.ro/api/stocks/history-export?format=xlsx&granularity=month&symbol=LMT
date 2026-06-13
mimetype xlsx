--- v0 (2026-04-02)
+++ v1 (2026-06-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4151" uniqueCount="3545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4165" uniqueCount="3559">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1977-01-01</t>
   </si>
   <si>
@@ -10630,63 +10630,105 @@
   <si>
     <t>685.5000</t>
   </si>
   <si>
     <t>692.0000</t>
   </si>
   <si>
     <t>593.8800</t>
   </si>
   <si>
     <t>604.3900</t>
   </si>
   <si>
     <t>39327700.00</t>
   </si>
   <si>
     <t>-8.16</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>608.8200</t>
   </si>
   <si>
-    <t>619.0750</t>
-[...11 lines deleted...]
-    <t>2.19</t>
+    <t>637.9200</t>
+  </si>
+  <si>
+    <t>501.9500</t>
+  </si>
+  <si>
+    <t>517.9700</t>
+  </si>
+  <si>
+    <t>30874400.00</t>
+  </si>
+  <si>
+    <t>-14.30</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>517.9500</t>
+  </si>
+  <si>
+    <t>541.2100</t>
+  </si>
+  <si>
+    <t>500.3100</t>
+  </si>
+  <si>
+    <t>530.4500</t>
+  </si>
+  <si>
+    <t>26562500.00</t>
+  </si>
+  <si>
+    <t>2.41</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>523.9800</t>
+  </si>
+  <si>
+    <t>550.9900</t>
+  </si>
+  <si>
+    <t>510.1000</t>
+  </si>
+  <si>
+    <t>540.3300</t>
+  </si>
+  <si>
+    <t>10288209.00</t>
+  </si>
+  <si>
+    <t>1.86</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11023,51 +11065,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G593"/>
+  <dimension ref="A1:G595"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24663,50 +24705,96 @@
       <c r="G592" t="s">
         <v>3537</v>
       </c>
     </row>
     <row r="593" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A593" t="s">
         <v>3538</v>
       </c>
       <c r="B593" t="s">
         <v>3539</v>
       </c>
       <c r="C593" t="s">
         <v>3540</v>
       </c>
       <c r="D593" t="s">
         <v>3541</v>
       </c>
       <c r="E593" t="s">
         <v>3542</v>
       </c>
       <c r="F593" t="s">
         <v>3543</v>
       </c>
       <c r="G593" t="s">
         <v>3544</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B594" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C594" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D594" t="s">
+        <v>3548</v>
+      </c>
+      <c r="E594" t="s">
+        <v>3549</v>
+      </c>
+      <c r="F594" t="s">
+        <v>3550</v>
+      </c>
+      <c r="G594" t="s">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B595" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C595" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D595" t="s">
+        <v>3555</v>
+      </c>
+      <c r="E595" t="s">
+        <v>3556</v>
+      </c>
+      <c r="F595" t="s">
+        <v>3557</v>
+      </c>
+      <c r="G595" t="s">
+        <v>3558</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">