--- v1 (2026-06-13)
+++ v2 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="LMT month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4165" uniqueCount="3559">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4179" uniqueCount="3572">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1977-01-01</t>
   </si>
   <si>
@@ -10675,60 +10675,99 @@
   <si>
     <t>541.2100</t>
   </si>
   <si>
     <t>500.3100</t>
   </si>
   <si>
     <t>530.4500</t>
   </si>
   <si>
     <t>26562500.00</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>523.9800</t>
   </si>
   <si>
     <t>550.9900</t>
   </si>
   <si>
-    <t>510.1000</t>
-[...8 lines deleted...]
-    <t>1.86</t>
+    <t>490.0500</t>
+  </si>
+  <si>
+    <t>509.4600</t>
+  </si>
+  <si>
+    <t>28653900.00</t>
+  </si>
+  <si>
+    <t>-3.96</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>517.0000</t>
+  </si>
+  <si>
+    <t>593.7700</t>
+  </si>
+  <si>
+    <t>487.1500</t>
+  </si>
+  <si>
+    <t>582.7400</t>
+  </si>
+  <si>
+    <t>26671500.00</t>
+  </si>
+  <si>
+    <t>14.38</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>583.5000</t>
+  </si>
+  <si>
+    <t>610.3600</t>
+  </si>
+  <si>
+    <t>577.0000</t>
+  </si>
+  <si>
+    <t>593.7400</t>
+  </si>
+  <si>
+    <t>10341538.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11065,51 +11104,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G595"/>
+  <dimension ref="A1:G597"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24751,50 +24790,96 @@
       <c r="G594" t="s">
         <v>3551</v>
       </c>
     </row>
     <row r="595" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>3552</v>
       </c>
       <c r="B595" t="s">
         <v>3553</v>
       </c>
       <c r="C595" t="s">
         <v>3554</v>
       </c>
       <c r="D595" t="s">
         <v>3555</v>
       </c>
       <c r="E595" t="s">
         <v>3556</v>
       </c>
       <c r="F595" t="s">
         <v>3557</v>
       </c>
       <c r="G595" t="s">
         <v>3558</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B596" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C596" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D596" t="s">
+        <v>3562</v>
+      </c>
+      <c r="E596" t="s">
+        <v>3563</v>
+      </c>
+      <c r="F596" t="s">
+        <v>3564</v>
+      </c>
+      <c r="G596" t="s">
+        <v>3565</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B597" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C597" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D597" t="s">
+        <v>3569</v>
+      </c>
+      <c r="E597" t="s">
+        <v>3570</v>
+      </c>
+      <c r="F597" t="s">
+        <v>3571</v>
+      </c>
+      <c r="G597" t="s">
+        <v>743</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">