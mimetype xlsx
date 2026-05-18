--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="KLAC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3045" uniqueCount="2741">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3052" uniqueCount="2748">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -8218,63 +8218,84 @@
   <si>
     <t>1475.0000</t>
   </si>
   <si>
     <t>1582.4499</t>
   </si>
   <si>
     <t>1321.0200</t>
   </si>
   <si>
     <t>1472.4100</t>
   </si>
   <si>
     <t>22997800.00</t>
   </si>
   <si>
     <t>-3.42</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>1484.2100</t>
   </si>
   <si>
-    <t>1539.9300</t>
-[...11 lines deleted...]
-    <t>3.22</t>
+    <t>1939.3600</t>
+  </si>
+  <si>
+    <t>1451.0000</t>
+  </si>
+  <si>
+    <t>1750.3500</t>
+  </si>
+  <si>
+    <t>19046400.00</t>
+  </si>
+  <si>
+    <t>18.88</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>1733.0000</t>
+  </si>
+  <si>
+    <t>1911.1100</t>
+  </si>
+  <si>
+    <t>1676.7900</t>
+  </si>
+  <si>
+    <t>1804.3200</t>
+  </si>
+  <si>
+    <t>11616600.00</t>
+  </si>
+  <si>
+    <t>3.08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8611,51 +8632,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G435"/>
+  <dimension ref="A1:G436"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18617,50 +18638,73 @@
       <c r="G434" t="s">
         <v>2733</v>
       </c>
     </row>
     <row r="435" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
         <v>2734</v>
       </c>
       <c r="B435" t="s">
         <v>2735</v>
       </c>
       <c r="C435" t="s">
         <v>2736</v>
       </c>
       <c r="D435" t="s">
         <v>2737</v>
       </c>
       <c r="E435" t="s">
         <v>2738</v>
       </c>
       <c r="F435" t="s">
         <v>2739</v>
       </c>
       <c r="G435" t="s">
         <v>2740</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2744</v>
+      </c>
+      <c r="E436" t="s">
+        <v>2745</v>
+      </c>
+      <c r="F436" t="s">
+        <v>2746</v>
+      </c>
+      <c r="G436" t="s">
+        <v>2747</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">