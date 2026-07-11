--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="KLAC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3052" uniqueCount="2748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3066" uniqueCount="2756">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -6307,1995 +6307,2019 @@
   <si>
     <t>115.3300</t>
   </si>
   <si>
     <t>100.3900</t>
   </si>
   <si>
     <t>113.2300</t>
   </si>
   <si>
     <t>26806400.00</t>
   </si>
   <si>
     <t>11.29</t>
   </si>
   <si>
     <t>2018-06-01</t>
   </si>
   <si>
     <t>114.5100</t>
   </si>
   <si>
     <t>118.5600</t>
   </si>
   <si>
-    <t>99.8400</t>
-[...8 lines deleted...]
-    <t>-9.45</t>
+    <t>9.9840</t>
+  </si>
+  <si>
+    <t>10.2530</t>
+  </si>
+  <si>
+    <t>60442300.00</t>
+  </si>
+  <si>
+    <t>-90.94</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
-    <t>101.2800</t>
-[...11 lines deleted...]
-    <t>29743700.00</t>
+    <t>10.1280</t>
+  </si>
+  <si>
+    <t>12.2400</t>
+  </si>
+  <si>
+    <t>10.0360</t>
+  </si>
+  <si>
+    <t>11.7420</t>
+  </si>
+  <si>
+    <t>297437000.00</t>
   </si>
   <si>
     <t>14.52</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
-    <t>117.7600</t>
-[...11 lines deleted...]
-    <t>30951800.00</t>
+    <t>11.7760</t>
+  </si>
+  <si>
+    <t>11.9700</t>
+  </si>
+  <si>
+    <t>10.8360</t>
+  </si>
+  <si>
+    <t>11.6210</t>
+  </si>
+  <si>
+    <t>309518000.00</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
-    <t>117.3000</t>
-[...11 lines deleted...]
-    <t>35640100.00</t>
+    <t>11.7300</t>
+  </si>
+  <si>
+    <t>11.9300</t>
+  </si>
+  <si>
+    <t>9.9580</t>
+  </si>
+  <si>
+    <t>10.1710</t>
+  </si>
+  <si>
+    <t>356401000.00</t>
   </si>
   <si>
     <t>-12.48</t>
   </si>
   <si>
     <t>2018-10-01</t>
   </si>
   <si>
-    <t>102.4600</t>
-[...11 lines deleted...]
-    <t>44606100.00</t>
+    <t>10.2460</t>
+  </si>
+  <si>
+    <t>10.2970</t>
+  </si>
+  <si>
+    <t>8.4590</t>
+  </si>
+  <si>
+    <t>9.1540</t>
+  </si>
+  <si>
+    <t>446061000.00</t>
   </si>
   <si>
     <t>2018-11-01</t>
   </si>
   <si>
-    <t>91.9500</t>
-[...11 lines deleted...]
-    <t>37887800.00</t>
+    <t>9.1950</t>
+  </si>
+  <si>
+    <t>9.8890</t>
+  </si>
+  <si>
+    <t>9.0250</t>
+  </si>
+  <si>
+    <t>9.8560</t>
+  </si>
+  <si>
+    <t>378878000.00</t>
   </si>
   <si>
     <t>7.67</t>
   </si>
   <si>
     <t>2018-12-01</t>
   </si>
   <si>
-    <t>100.4600</t>
-[...11 lines deleted...]
-    <t>36803100.00</t>
+    <t>10.0460</t>
+  </si>
+  <si>
+    <t>10.1640</t>
+  </si>
+  <si>
+    <t>8.0650</t>
+  </si>
+  <si>
+    <t>8.9490</t>
+  </si>
+  <si>
+    <t>368031000.00</t>
   </si>
   <si>
     <t>-9.20</t>
   </si>
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
-    <t>87.5300</t>
-[...11 lines deleted...]
-    <t>32359500.00</t>
+    <t>8.7530</t>
+  </si>
+  <si>
+    <t>10.8650</t>
+  </si>
+  <si>
+    <t>8.5690</t>
+  </si>
+  <si>
+    <t>10.6570</t>
+  </si>
+  <si>
+    <t>323595000.00</t>
   </si>
   <si>
     <t>19.09</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
-    <t>106.9400</t>
-[...11 lines deleted...]
-    <t>36281700.00</t>
+    <t>10.6940</t>
+  </si>
+  <si>
+    <t>11.7450</t>
+  </si>
+  <si>
+    <t>10.3450</t>
+  </si>
+  <si>
+    <t>11.5490</t>
+  </si>
+  <si>
+    <t>362817000.00</t>
   </si>
   <si>
     <t>8.37</t>
   </si>
   <si>
     <t>2019-03-01</t>
   </si>
   <si>
-    <t>116.6400</t>
-[...11 lines deleted...]
-    <t>30655600.00</t>
+    <t>11.6640</t>
+  </si>
+  <si>
+    <t>12.4680</t>
+  </si>
+  <si>
+    <t>11.2410</t>
+  </si>
+  <si>
+    <t>11.9410</t>
+  </si>
+  <si>
+    <t>306556000.00</t>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
-    <t>119.8800</t>
-[...8 lines deleted...]
-    <t>25753200.00</t>
+    <t>11.9880</t>
+  </si>
+  <si>
+    <t>12.8210</t>
+  </si>
+  <si>
+    <t>12.7480</t>
+  </si>
+  <si>
+    <t>257532000.00</t>
   </si>
   <si>
     <t>6.76</t>
   </si>
   <si>
     <t>2019-05-01</t>
   </si>
   <si>
-    <t>128.4300</t>
-[...11 lines deleted...]
-    <t>42132200.00</t>
+    <t>12.8430</t>
+  </si>
+  <si>
+    <t>12.9030</t>
+  </si>
+  <si>
+    <t>10.1910</t>
+  </si>
+  <si>
+    <t>10.3070</t>
+  </si>
+  <si>
+    <t>421322000.00</t>
   </si>
   <si>
     <t>-19.15</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
-    <t>103.7600</t>
-[...11 lines deleted...]
-    <t>30584100.00</t>
+    <t>10.3760</t>
+  </si>
+  <si>
+    <t>11.9710</t>
+  </si>
+  <si>
+    <t>10.1340</t>
+  </si>
+  <si>
+    <t>11.8200</t>
+  </si>
+  <si>
+    <t>305841000.00</t>
   </si>
   <si>
     <t>14.68</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
-    <t>121.8400</t>
-[...11 lines deleted...]
-    <t>28499300.00</t>
+    <t>12.1840</t>
+  </si>
+  <si>
+    <t>14.2660</t>
+  </si>
+  <si>
+    <t>11.5900</t>
+  </si>
+  <si>
+    <t>13.6320</t>
+  </si>
+  <si>
+    <t>284993000.00</t>
   </si>
   <si>
     <t>15.33</t>
   </si>
   <si>
     <t>2019-08-01</t>
   </si>
   <si>
-    <t>136.5100</t>
-[...11 lines deleted...]
-    <t>35220100.00</t>
+    <t>13.6510</t>
+  </si>
+  <si>
+    <t>14.8780</t>
+  </si>
+  <si>
+    <t>12.5190</t>
+  </si>
+  <si>
+    <t>14.7900</t>
+  </si>
+  <si>
+    <t>352201000.00</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
-    <t>149.4600</t>
-[...11 lines deleted...]
-    <t>38161200.00</t>
+    <t>14.9460</t>
+  </si>
+  <si>
+    <t>16.2680</t>
+  </si>
+  <si>
+    <t>14.6060</t>
+  </si>
+  <si>
+    <t>15.9450</t>
+  </si>
+  <si>
+    <t>381612000.00</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
-    <t>160.7900</t>
-[...11 lines deleted...]
-    <t>31016400.00</t>
+    <t>16.0790</t>
+  </si>
+  <si>
+    <t>17.5320</t>
+  </si>
+  <si>
+    <t>15.3630</t>
+  </si>
+  <si>
+    <t>16.9040</t>
+  </si>
+  <si>
+    <t>310164000.00</t>
   </si>
   <si>
     <t>6.01</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
-    <t>170.1300</t>
-[...11 lines deleted...]
-    <t>27309600.00</t>
+    <t>17.0130</t>
+  </si>
+  <si>
+    <t>17.9950</t>
+  </si>
+  <si>
+    <t>15.7840</t>
+  </si>
+  <si>
+    <t>16.3860</t>
+  </si>
+  <si>
+    <t>273096000.00</t>
   </si>
   <si>
     <t>-3.06</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
-    <t>163.9500</t>
-[...11 lines deleted...]
-    <t>24224200.00</t>
+    <t>16.3950</t>
+  </si>
+  <si>
+    <t>17.9710</t>
+  </si>
+  <si>
+    <t>15.5560</t>
+  </si>
+  <si>
+    <t>17.8170</t>
+  </si>
+  <si>
+    <t>242242000.00</t>
   </si>
   <si>
     <t>8.73</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
-    <t>180.7800</t>
-[...11 lines deleted...]
-    <t>23822800.00</t>
+    <t>18.0780</t>
+  </si>
+  <si>
+    <t>18.4500</t>
+  </si>
+  <si>
+    <t>16.5250</t>
+  </si>
+  <si>
+    <t>16.5740</t>
+  </si>
+  <si>
+    <t>238228000.00</t>
   </si>
   <si>
     <t>2020-02-01</t>
   </si>
   <si>
-    <t>167.2700</t>
-[...11 lines deleted...]
-    <t>35105900.00</t>
+    <t>16.7270</t>
+  </si>
+  <si>
+    <t>18.0080</t>
+  </si>
+  <si>
+    <t>14.2090</t>
+  </si>
+  <si>
+    <t>15.3710</t>
+  </si>
+  <si>
+    <t>351059000.00</t>
   </si>
   <si>
     <t>-7.26</t>
   </si>
   <si>
     <t>2020-03-01</t>
   </si>
   <si>
-    <t>154.5000</t>
-[...11 lines deleted...]
-    <t>52077900.00</t>
+    <t>15.4500</t>
+  </si>
+  <si>
+    <t>16.0710</t>
+  </si>
+  <si>
+    <t>11.0190</t>
+  </si>
+  <si>
+    <t>14.3740</t>
+  </si>
+  <si>
+    <t>520779000.00</t>
   </si>
   <si>
     <t>2020-04-01</t>
   </si>
   <si>
-    <t>138.7000</t>
-[...11 lines deleted...]
-    <t>27100800.00</t>
+    <t>13.8700</t>
+  </si>
+  <si>
+    <t>17.7170</t>
+  </si>
+  <si>
+    <t>12.5560</t>
+  </si>
+  <si>
+    <t>16.4090</t>
+  </si>
+  <si>
+    <t>271008000.00</t>
   </si>
   <si>
     <t>14.16</t>
   </si>
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
-    <t>158.3000</t>
-[...11 lines deleted...]
-    <t>33887000.00</t>
+    <t>15.8300</t>
+  </si>
+  <si>
+    <t>18.0330</t>
+  </si>
+  <si>
+    <t>14.7540</t>
+  </si>
+  <si>
+    <t>17.5960</t>
+  </si>
+  <si>
+    <t>338870000.00</t>
   </si>
   <si>
     <t>7.23</t>
   </si>
   <si>
     <t>2020-06-01</t>
   </si>
   <si>
-    <t>175.0000</t>
-[...11 lines deleted...]
-    <t>28093600.00</t>
+    <t>19.7500</t>
+  </si>
+  <si>
+    <t>17.2940</t>
+  </si>
+  <si>
+    <t>19.4480</t>
+  </si>
+  <si>
+    <t>280936000.00</t>
   </si>
   <si>
     <t>10.53</t>
   </si>
   <si>
     <t>2020-07-01</t>
   </si>
   <si>
-    <t>209.3000</t>
-[...8 lines deleted...]
-    <t>27111000.00</t>
+    <t>20.9300</t>
+  </si>
+  <si>
+    <t>18.7140</t>
+  </si>
+  <si>
+    <t>19.9830</t>
+  </si>
+  <si>
+    <t>271110000.00</t>
   </si>
   <si>
     <t>2.75</t>
   </si>
   <si>
     <t>2020-08-01</t>
   </si>
   <si>
-    <t>202.5900</t>
-[...11 lines deleted...]
-    <t>21908100.00</t>
+    <t>20.2590</t>
+  </si>
+  <si>
+    <t>21.8570</t>
+  </si>
+  <si>
+    <t>19.8250</t>
+  </si>
+  <si>
+    <t>20.5140</t>
+  </si>
+  <si>
+    <t>219081000.00</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>205.8900</t>
-[...11 lines deleted...]
-    <t>30510400.00</t>
+    <t>20.5890</t>
+  </si>
+  <si>
+    <t>21.6170</t>
+  </si>
+  <si>
+    <t>17.1310</t>
+  </si>
+  <si>
+    <t>19.3740</t>
+  </si>
+  <si>
+    <t>305104000.00</t>
   </si>
   <si>
     <t>-5.56</t>
   </si>
   <si>
     <t>2020-10-01</t>
   </si>
   <si>
-    <t>197.6200</t>
-[...11 lines deleted...]
-    <t>23177500.00</t>
+    <t>19.7620</t>
+  </si>
+  <si>
+    <t>22.3540</t>
+  </si>
+  <si>
+    <t>19.0210</t>
+  </si>
+  <si>
+    <t>19.7180</t>
+  </si>
+  <si>
+    <t>231775000.00</t>
   </si>
   <si>
     <t>1.78</t>
   </si>
   <si>
     <t>2020-11-01</t>
   </si>
   <si>
-    <t>199.8000</t>
-[...11 lines deleted...]
-    <t>18111100.00</t>
+    <t>19.9800</t>
+  </si>
+  <si>
+    <t>25.6990</t>
+  </si>
+  <si>
+    <t>19.8820</t>
+  </si>
+  <si>
+    <t>25.1970</t>
+  </si>
+  <si>
+    <t>181111000.00</t>
   </si>
   <si>
     <t>27.79</t>
   </si>
   <si>
     <t>2020-12-01</t>
   </si>
   <si>
-    <t>254.4600</t>
-[...11 lines deleted...]
-    <t>19111600.00</t>
+    <t>25.4460</t>
+  </si>
+  <si>
+    <t>26.8890</t>
+  </si>
+  <si>
+    <t>25.2020</t>
+  </si>
+  <si>
+    <t>25.8910</t>
+  </si>
+  <si>
+    <t>191116000.00</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
-    <t>262.0600</t>
-[...11 lines deleted...]
-    <t>22674000.00</t>
+    <t>26.2060</t>
+  </si>
+  <si>
+    <t>31.7600</t>
+  </si>
+  <si>
+    <t>25.7700</t>
+  </si>
+  <si>
+    <t>28.0070</t>
+  </si>
+  <si>
+    <t>226740000.00</t>
   </si>
   <si>
     <t>2021-02-01</t>
   </si>
   <si>
-    <t>286.0200</t>
-[...11 lines deleted...]
-    <t>23680300.00</t>
+    <t>28.6020</t>
+  </si>
+  <si>
+    <t>34.2210</t>
+  </si>
+  <si>
+    <t>28.2490</t>
+  </si>
+  <si>
+    <t>31.1230</t>
+  </si>
+  <si>
+    <t>236803000.00</t>
   </si>
   <si>
     <t>11.13</t>
   </si>
   <si>
     <t>2021-03-01</t>
   </si>
   <si>
-    <t>316.0200</t>
-[...11 lines deleted...]
-    <t>38026600.00</t>
+    <t>31.6020</t>
+  </si>
+  <si>
+    <t>33.3300</t>
+  </si>
+  <si>
+    <t>27.3240</t>
+  </si>
+  <si>
+    <t>33.0400</t>
+  </si>
+  <si>
+    <t>380266000.00</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
-    <t>337.0000</t>
-[...11 lines deleted...]
-    <t>26686700.00</t>
+    <t>33.7000</t>
+  </si>
+  <si>
+    <t>35.9690</t>
+  </si>
+  <si>
+    <t>31.2920</t>
+  </si>
+  <si>
+    <t>31.5350</t>
+  </si>
+  <si>
+    <t>266867000.00</t>
   </si>
   <si>
     <t>-4.56</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
-    <t>317.6200</t>
-[...11 lines deleted...]
-    <t>24818400.00</t>
+    <t>31.7620</t>
+  </si>
+  <si>
+    <t>32.3910</t>
+  </si>
+  <si>
+    <t>28.5890</t>
+  </si>
+  <si>
+    <t>31.6890</t>
+  </si>
+  <si>
+    <t>248184000.00</t>
   </si>
   <si>
     <t>0.49</t>
   </si>
   <si>
     <t>2021-06-01</t>
   </si>
   <si>
-    <t>319.8900</t>
-[...11 lines deleted...]
-    <t>21992300.00</t>
+    <t>31.9890</t>
+  </si>
+  <si>
+    <t>32.6590</t>
+  </si>
+  <si>
+    <t>30.2480</t>
+  </si>
+  <si>
+    <t>32.4210</t>
+  </si>
+  <si>
+    <t>219923000.00</t>
   </si>
   <si>
     <t>2.31</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
-    <t>324.1500</t>
-[...11 lines deleted...]
-    <t>22869600.00</t>
+    <t>32.4150</t>
+  </si>
+  <si>
+    <t>35.6710</t>
+  </si>
+  <si>
+    <t>28.7440</t>
+  </si>
+  <si>
+    <t>34.8160</t>
+  </si>
+  <si>
+    <t>228696000.00</t>
   </si>
   <si>
     <t>7.39</t>
   </si>
   <si>
     <t>2021-08-01</t>
   </si>
   <si>
-    <t>356.7000</t>
-[...8 lines deleted...]
-    <t>20279100.00</t>
+    <t>35.6700</t>
+  </si>
+  <si>
+    <t>31.3500</t>
+  </si>
+  <si>
+    <t>33.9960</t>
+  </si>
+  <si>
+    <t>202791000.00</t>
   </si>
   <si>
     <t>-2.36</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>340.9500</t>
-[...11 lines deleted...]
-    <t>22676300.00</t>
+    <t>34.0950</t>
+  </si>
+  <si>
+    <t>37.4600</t>
+  </si>
+  <si>
+    <t>33.3900</t>
+  </si>
+  <si>
+    <t>33.4510</t>
+  </si>
+  <si>
+    <t>226763000.00</t>
   </si>
   <si>
     <t>-1.60</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
-    <t>336.7200</t>
-[...11 lines deleted...]
-    <t>21612600.00</t>
+    <t>33.6720</t>
+  </si>
+  <si>
+    <t>38.8990</t>
+  </si>
+  <si>
+    <t>31.7990</t>
+  </si>
+  <si>
+    <t>37.2760</t>
+  </si>
+  <si>
+    <t>216126000.00</t>
   </si>
   <si>
     <t>11.43</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
-    <t>373.0000</t>
-[...11 lines deleted...]
-    <t>24136200.00</t>
+    <t>37.3000</t>
+  </si>
+  <si>
+    <t>42.7240</t>
+  </si>
+  <si>
+    <t>36.9160</t>
+  </si>
+  <si>
+    <t>40.8130</t>
+  </si>
+  <si>
+    <t>241362000.00</t>
   </si>
   <si>
     <t>9.49</t>
   </si>
   <si>
     <t>2021-12-01</t>
   </si>
   <si>
-    <t>415.2500</t>
-[...11 lines deleted...]
-    <t>29497700.00</t>
+    <t>41.5250</t>
+  </si>
+  <si>
+    <t>44.2440</t>
+  </si>
+  <si>
+    <t>38.1630</t>
+  </si>
+  <si>
+    <t>43.0110</t>
+  </si>
+  <si>
+    <t>294977000.00</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
-    <t>431.1400</t>
-[...11 lines deleted...]
-    <t>34507100.00</t>
+    <t>43.1140</t>
+  </si>
+  <si>
+    <t>45.7120</t>
+  </si>
+  <si>
+    <t>34.4030</t>
+  </si>
+  <si>
+    <t>38.9270</t>
+  </si>
+  <si>
+    <t>345071000.00</t>
   </si>
   <si>
     <t>-9.50</t>
   </si>
   <si>
     <t>2022-02-01</t>
   </si>
   <si>
-    <t>389.8200</t>
-[...11 lines deleted...]
-    <t>29243500.00</t>
+    <t>38.9820</t>
+  </si>
+  <si>
+    <t>40.5780</t>
+  </si>
+  <si>
+    <t>32.9260</t>
+  </si>
+  <si>
+    <t>34.8500</t>
+  </si>
+  <si>
+    <t>292435000.00</t>
   </si>
   <si>
     <t>-10.47</t>
   </si>
   <si>
     <t>2022-03-01</t>
   </si>
   <si>
-    <t>346.5800</t>
-[...11 lines deleted...]
-    <t>31187900.00</t>
+    <t>34.6580</t>
+  </si>
+  <si>
+    <t>38.6930</t>
+  </si>
+  <si>
+    <t>31.0550</t>
+  </si>
+  <si>
+    <t>36.6060</t>
+  </si>
+  <si>
+    <t>311879000.00</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
-    <t>369.2000</t>
-[...11 lines deleted...]
-    <t>27893200.00</t>
+    <t>36.9200</t>
+  </si>
+  <si>
+    <t>37.0050</t>
+  </si>
+  <si>
+    <t>31.2010</t>
+  </si>
+  <si>
+    <t>31.9260</t>
+  </si>
+  <si>
+    <t>278932000.00</t>
   </si>
   <si>
     <t>-12.78</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
-    <t>321.6700</t>
-[...11 lines deleted...]
-    <t>31009400.00</t>
+    <t>32.1670</t>
+  </si>
+  <si>
+    <t>37.2340</t>
+  </si>
+  <si>
+    <t>30.6430</t>
+  </si>
+  <si>
+    <t>36.4850</t>
+  </si>
+  <si>
+    <t>310094000.00</t>
   </si>
   <si>
     <t>14.28</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
-    <t>366.5300</t>
-[...11 lines deleted...]
-    <t>27813100.00</t>
+    <t>36.6530</t>
+  </si>
+  <si>
+    <t>37.1990</t>
+  </si>
+  <si>
+    <t>30.4950</t>
+  </si>
+  <si>
+    <t>31.9080</t>
+  </si>
+  <si>
+    <t>278131000.00</t>
   </si>
   <si>
     <t>-12.54</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>309.6400</t>
-[...11 lines deleted...]
-    <t>30438200.00</t>
+    <t>30.9640</t>
+  </si>
+  <si>
+    <t>38.8200</t>
+  </si>
+  <si>
+    <t>28.2830</t>
+  </si>
+  <si>
+    <t>38.3540</t>
+  </si>
+  <si>
+    <t>304382000.00</t>
   </si>
   <si>
     <t>20.20</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
-    <t>381.1900</t>
-[...11 lines deleted...]
-    <t>31049900.00</t>
+    <t>38.1190</t>
+  </si>
+  <si>
+    <t>39.8960</t>
+  </si>
+  <si>
+    <t>33.9850</t>
+  </si>
+  <si>
+    <t>34.4130</t>
+  </si>
+  <si>
+    <t>310499000.00</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>334.8600</t>
-[...11 lines deleted...]
-    <t>37631100.00</t>
+    <t>33.4860</t>
+  </si>
+  <si>
+    <t>36.2730</t>
+  </si>
+  <si>
+    <t>30.2180</t>
+  </si>
+  <si>
+    <t>30.2630</t>
+  </si>
+  <si>
+    <t>376311000.00</t>
   </si>
   <si>
     <t>-12.06</t>
   </si>
   <si>
     <t>2022-10-01</t>
   </si>
   <si>
-    <t>306.1900</t>
-[...11 lines deleted...]
-    <t>45267900.00</t>
+    <t>30.6190</t>
+  </si>
+  <si>
+    <t>33.4890</t>
+  </si>
+  <si>
+    <t>25.0200</t>
+  </si>
+  <si>
+    <t>31.6450</t>
+  </si>
+  <si>
+    <t>452679000.00</t>
   </si>
   <si>
     <t>4.57</t>
   </si>
   <si>
     <t>2022-11-01</t>
   </si>
   <si>
-    <t>323.4800</t>
-[...11 lines deleted...]
-    <t>33493400.00</t>
+    <t>32.3480</t>
+  </si>
+  <si>
+    <t>39.4820</t>
+  </si>
+  <si>
+    <t>30.7300</t>
+  </si>
+  <si>
+    <t>39.3150</t>
+  </si>
+  <si>
+    <t>334934000.00</t>
   </si>
   <si>
     <t>24.24</t>
   </si>
   <si>
     <t>2022-12-01</t>
   </si>
   <si>
-    <t>395.0000</t>
-[...11 lines deleted...]
-    <t>27467000.00</t>
+    <t>39.5000</t>
+  </si>
+  <si>
+    <t>41.9570</t>
+  </si>
+  <si>
+    <t>36.6320</t>
+  </si>
+  <si>
+    <t>37.7030</t>
+  </si>
+  <si>
+    <t>274670000.00</t>
   </si>
   <si>
     <t>-4.10</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
-    <t>384.0000</t>
-[...11 lines deleted...]
-    <t>26328400.00</t>
+    <t>38.4000</t>
+  </si>
+  <si>
+    <t>42.9460</t>
+  </si>
+  <si>
+    <t>37.2580</t>
+  </si>
+  <si>
+    <t>39.2480</t>
+  </si>
+  <si>
+    <t>263284000.00</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>2023-02-01</t>
   </si>
   <si>
-    <t>392.5500</t>
-[...11 lines deleted...]
-    <t>21231300.00</t>
+    <t>39.2550</t>
+  </si>
+  <si>
+    <t>42.1790</t>
+  </si>
+  <si>
+    <t>37.3850</t>
+  </si>
+  <si>
+    <t>37.9380</t>
+  </si>
+  <si>
+    <t>212313000.00</t>
   </si>
   <si>
     <t>-3.34</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
-    <t>373.8200</t>
-[...11 lines deleted...]
-    <t>25062400.00</t>
+    <t>37.3820</t>
+  </si>
+  <si>
+    <t>39.9880</t>
+  </si>
+  <si>
+    <t>35.9840</t>
+  </si>
+  <si>
+    <t>39.9170</t>
+  </si>
+  <si>
+    <t>250624000.00</t>
   </si>
   <si>
     <t>5.22</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
-    <t>397.2200</t>
-[...11 lines deleted...]
-    <t>20123900.00</t>
+    <t>39.7220</t>
+  </si>
+  <si>
+    <t>40.1450</t>
+  </si>
+  <si>
+    <t>35.5880</t>
+  </si>
+  <si>
+    <t>38.6540</t>
+  </si>
+  <si>
+    <t>201242000.00</t>
   </si>
   <si>
     <t>-3.16</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
-    <t>385.8000</t>
-[...11 lines deleted...]
-    <t>22667400.00</t>
+    <t>47.3970</t>
+  </si>
+  <si>
+    <t>36.9660</t>
+  </si>
+  <si>
+    <t>44.2990</t>
+  </si>
+  <si>
+    <t>226674000.00</t>
   </si>
   <si>
     <t>14.60</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
-    <t>445.4000</t>
-[...11 lines deleted...]
-    <t>20611600.00</t>
+    <t>44.5400</t>
+  </si>
+  <si>
+    <t>48.8250</t>
+  </si>
+  <si>
+    <t>43.7200</t>
+  </si>
+  <si>
+    <t>48.5020</t>
+  </si>
+  <si>
+    <t>206128000.00</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
-    <t>485.0400</t>
-[...11 lines deleted...]
-    <t>22522600.00</t>
+    <t>48.5040</t>
+  </si>
+  <si>
+    <t>51.6770</t>
+  </si>
+  <si>
+    <t>44.8990</t>
+  </si>
+  <si>
+    <t>51.3950</t>
+  </si>
+  <si>
+    <t>225226000.00</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
-    <t>513.9700</t>
-[...11 lines deleted...]
-    <t>20210600.00</t>
+    <t>51.3970</t>
+  </si>
+  <si>
+    <t>46.8130</t>
+  </si>
+  <si>
+    <t>50.1870</t>
+  </si>
+  <si>
+    <t>202109000.00</t>
   </si>
   <si>
     <t>-2.35</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
-    <t>503.5800</t>
-[...11 lines deleted...]
-    <t>19337800.00</t>
+    <t>50.3580</t>
+  </si>
+  <si>
+    <t>52.0190</t>
+  </si>
+  <si>
+    <t>44.0150</t>
+  </si>
+  <si>
+    <t>45.8660</t>
+  </si>
+  <si>
+    <t>193392000.00</t>
   </si>
   <si>
     <t>-8.61</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
-    <t>459.1000</t>
-[...11 lines deleted...]
-    <t>20947100.00</t>
+    <t>45.9100</t>
+  </si>
+  <si>
+    <t>50.6920</t>
+  </si>
+  <si>
+    <t>44.8310</t>
+  </si>
+  <si>
+    <t>46.9700</t>
+  </si>
+  <si>
+    <t>209474000.00</t>
   </si>
   <si>
     <t>2.41</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
-    <t>472.2900</t>
-[...11 lines deleted...]
-    <t>21002600.00</t>
+    <t>47.2290</t>
+  </si>
+  <si>
+    <t>56.2840</t>
+  </si>
+  <si>
+    <t>46.5770</t>
+  </si>
+  <si>
+    <t>54.4620</t>
+  </si>
+  <si>
+    <t>210026000.00</t>
   </si>
   <si>
     <t>15.95</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
-    <t>543.2400</t>
-[...11 lines deleted...]
-    <t>16410200.00</t>
+    <t>54.3240</t>
+  </si>
+  <si>
+    <t>59.7430</t>
+  </si>
+  <si>
+    <t>52.7110</t>
+  </si>
+  <si>
+    <t>58.1300</t>
+  </si>
+  <si>
+    <t>164105000.00</t>
   </si>
   <si>
     <t>6.73</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
-    <t>573.2100</t>
-[...11 lines deleted...]
-    <t>22074300.00</t>
+    <t>57.3210</t>
+  </si>
+  <si>
+    <t>65.8780</t>
+  </si>
+  <si>
+    <t>54.2410</t>
+  </si>
+  <si>
+    <t>59.4040</t>
+  </si>
+  <si>
+    <t>220743000.00</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
-    <t>598.7800</t>
-[...11 lines deleted...]
-    <t>19178000.00</t>
+    <t>59.8780</t>
+  </si>
+  <si>
+    <t>68.7690</t>
+  </si>
+  <si>
+    <t>59.3010</t>
+  </si>
+  <si>
+    <t>68.2300</t>
+  </si>
+  <si>
+    <t>191784000.00</t>
   </si>
   <si>
     <t>14.86</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
-    <t>688.2800</t>
-[...11 lines deleted...]
-    <t>19076700.00</t>
+    <t>68.8280</t>
+  </si>
+  <si>
+    <t>72.9150</t>
+  </si>
+  <si>
+    <t>66.8700</t>
+  </si>
+  <si>
+    <t>69.8570</t>
+  </si>
+  <si>
+    <t>190775000.00</t>
   </si>
   <si>
     <t>2.38</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
-    <t>700.0000</t>
-[...11 lines deleted...]
-    <t>19456200.00</t>
+    <t>70.0000</t>
+  </si>
+  <si>
+    <t>71.8180</t>
+  </si>
+  <si>
+    <t>62.3170</t>
+  </si>
+  <si>
+    <t>68.9290</t>
+  </si>
+  <si>
+    <t>194571000.00</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
-    <t>680.4700</t>
-[...11 lines deleted...]
-    <t>17614700.00</t>
+    <t>68.0470</t>
+  </si>
+  <si>
+    <t>79.1960</t>
+  </si>
+  <si>
+    <t>66.2500</t>
+  </si>
+  <si>
+    <t>75.9530</t>
+  </si>
+  <si>
+    <t>176147000.00</t>
   </si>
   <si>
     <t>10.19</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
-    <t>771.4800</t>
-[...11 lines deleted...]
-    <t>15294300.00</t>
+    <t>77.1480</t>
+  </si>
+  <si>
+    <t>87.6550</t>
+  </si>
+  <si>
+    <t>73.5560</t>
+  </si>
+  <si>
+    <t>82.4510</t>
+  </si>
+  <si>
+    <t>151774000.00</t>
   </si>
   <si>
     <t>8.56</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
-    <t>823.1900</t>
-[...11 lines deleted...]
-    <t>20533200.00</t>
+    <t>82.3190</t>
+  </si>
+  <si>
+    <t>89.6320</t>
+  </si>
+  <si>
+    <t>74.9380</t>
+  </si>
+  <si>
+    <t>82.3070</t>
+  </si>
+  <si>
+    <t>205332000.00</t>
   </si>
   <si>
     <t>-0.17</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
-    <t>821.2400</t>
-[...11 lines deleted...]
-    <t>22336900.00</t>
+    <t>82.1240</t>
+  </si>
+  <si>
+    <t>83.9850</t>
+  </si>
+  <si>
+    <t>64.8000</t>
+  </si>
+  <si>
+    <t>81.9430</t>
+  </si>
+  <si>
+    <t>223369000.00</t>
   </si>
   <si>
     <t>-0.44</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
-    <t>805.5900</t>
-[...11 lines deleted...]
-    <t>18906100.00</t>
+    <t>80.5590</t>
+  </si>
+  <si>
+    <t>82.2000</t>
+  </si>
+  <si>
+    <t>69.6420</t>
+  </si>
+  <si>
+    <t>77.4410</t>
+  </si>
+  <si>
+    <t>189061000.00</t>
   </si>
   <si>
     <t>-5.49</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
-    <t>778.4700</t>
-[...11 lines deleted...]
-    <t>25491000.00</t>
+    <t>77.8470</t>
+  </si>
+  <si>
+    <t>83.3000</t>
+  </si>
+  <si>
+    <t>65.4650</t>
+  </si>
+  <si>
+    <t>66.6230</t>
+  </si>
+  <si>
+    <t>254910000.00</t>
   </si>
   <si>
     <t>-13.97</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>666.5000</t>
-[...11 lines deleted...]
-    <t>24497100.00</t>
+    <t>66.6500</t>
+  </si>
+  <si>
+    <t>69.4360</t>
+  </si>
+  <si>
+    <t>64.7030</t>
+  </si>
+  <si>
+    <t>244971000.00</t>
   </si>
   <si>
     <t>-2.88</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
-    <t>645.0100</t>
-[...11 lines deleted...]
-    <t>22623600.00</t>
+    <t>64.5010</t>
+  </si>
+  <si>
+    <t>63.0120</t>
+  </si>
+  <si>
+    <t>226236000.00</t>
   </si>
   <si>
     <t>-2.61</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>634.6900</t>
-[...11 lines deleted...]
-    <t>26167500.00</t>
+    <t>63.4690</t>
+  </si>
+  <si>
+    <t>78.7130</t>
+  </si>
+  <si>
+    <t>63.1890</t>
+  </si>
+  <si>
+    <t>73.8240</t>
+  </si>
+  <si>
+    <t>261675000.00</t>
   </si>
   <si>
     <t>17.16</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>727.3900</t>
-[...11 lines deleted...]
-    <t>18521200.00</t>
+    <t>72.7390</t>
+  </si>
+  <si>
+    <t>79.4000</t>
+  </si>
+  <si>
+    <t>69.1930</t>
+  </si>
+  <si>
+    <t>70.8840</t>
+  </si>
+  <si>
+    <t>185212000.00</t>
   </si>
   <si>
     <t>-3.98</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
-    <t>714.5300</t>
-[...11 lines deleted...]
-    <t>21649300.00</t>
+    <t>71.4530</t>
+  </si>
+  <si>
+    <t>73.5140</t>
+  </si>
+  <si>
+    <t>65.3740</t>
+  </si>
+  <si>
+    <t>67.9800</t>
+  </si>
+  <si>
+    <t>216493000.00</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
-    <t>674.0000</t>
-[...11 lines deleted...]
-    <t>31516200.00</t>
+    <t>67.4000</t>
+  </si>
+  <si>
+    <t>72.1840</t>
+  </si>
+  <si>
+    <t>55.1330</t>
+  </si>
+  <si>
+    <t>70.2690</t>
+  </si>
+  <si>
+    <t>315162000.00</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
-    <t>689.2000</t>
-[...11 lines deleted...]
-    <t>24006100.00</t>
+    <t>68.9200</t>
+  </si>
+  <si>
+    <t>81.0610</t>
+  </si>
+  <si>
+    <t>67.4760</t>
+  </si>
+  <si>
+    <t>75.6880</t>
+  </si>
+  <si>
+    <t>240061000.00</t>
   </si>
   <si>
     <t>7.71</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
-    <t>752.4000</t>
-[...11 lines deleted...]
-    <t>25786500.00</t>
+    <t>75.2400</t>
+  </si>
+  <si>
+    <t>91.4830</t>
+  </si>
+  <si>
+    <t>75.1960</t>
+  </si>
+  <si>
+    <t>89.5740</t>
+  </si>
+  <si>
+    <t>257865000.00</t>
   </si>
   <si>
     <t>18.35</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
-    <t>888.7800</t>
-[...11 lines deleted...]
-    <t>20779200.00</t>
+    <t>88.8780</t>
+  </si>
+  <si>
+    <t>94.5870</t>
+  </si>
+  <si>
+    <t>86.0000</t>
+  </si>
+  <si>
+    <t>87.9030</t>
+  </si>
+  <si>
+    <t>207792000.00</t>
   </si>
   <si>
     <t>-1.87</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>856.2000</t>
-[...11 lines deleted...]
-    <t>20125900.00</t>
+    <t>85.6200</t>
+  </si>
+  <si>
+    <t>95.9260</t>
+  </si>
+  <si>
+    <t>85.5280</t>
+  </si>
+  <si>
+    <t>87.2000</t>
+  </si>
+  <si>
+    <t>201259000.00</t>
   </si>
   <si>
     <t>-0.80</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
-    <t>845.8400</t>
-[...11 lines deleted...]
-    <t>19374600.00</t>
+    <t>84.5840</t>
+  </si>
+  <si>
+    <t>108.5600</t>
+  </si>
+  <si>
+    <t>83.2240</t>
+  </si>
+  <si>
+    <t>107.8600</t>
+  </si>
+  <si>
+    <t>193746000.00</t>
   </si>
   <si>
     <t>23.69</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
-    <t>1075.1800</t>
-[...11 lines deleted...]
-    <t>25676900.00</t>
+    <t>107.5180</t>
+  </si>
+  <si>
+    <t>128.4470</t>
+  </si>
+  <si>
+    <t>98.0970</t>
+  </si>
+  <si>
+    <t>120.8740</t>
+  </si>
+  <si>
+    <t>256769000.00</t>
   </si>
   <si>
     <t>12.07</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
-    <t>1216.1400</t>
-[...11 lines deleted...]
-    <t>20749000.00</t>
+    <t>121.6140</t>
+  </si>
+  <si>
+    <t>124.3140</t>
+  </si>
+  <si>
+    <t>107.1960</t>
+  </si>
+  <si>
+    <t>117.5470</t>
+  </si>
+  <si>
+    <t>207483000.00</t>
   </si>
   <si>
     <t>-2.75</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
-    <t>1165.0000</t>
-[...11 lines deleted...]
-    <t>17645500.00</t>
+    <t>116.5000</t>
+  </si>
+  <si>
+    <t>128.6810</t>
+  </si>
+  <si>
+    <t>115.1220</t>
+  </si>
+  <si>
+    <t>121.5080</t>
+  </si>
+  <si>
+    <t>176455000.00</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>1259.7100</t>
-[...11 lines deleted...]
-    <t>25277000.00</t>
+    <t>125.9710</t>
+  </si>
+  <si>
+    <t>169.3350</t>
+  </si>
+  <si>
+    <t>125.0550</t>
+  </si>
+  <si>
+    <t>142.7940</t>
+  </si>
+  <si>
+    <t>252770000.00</t>
   </si>
   <si>
     <t>17.52</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>1400.0300</t>
-[...11 lines deleted...]
-    <t>21022900.00</t>
+    <t>140.0030</t>
+  </si>
+  <si>
+    <t>157.7350</t>
+  </si>
+  <si>
+    <t>128.5040</t>
+  </si>
+  <si>
+    <t>152.4550</t>
+  </si>
+  <si>
+    <t>210206000.00</t>
   </si>
   <si>
     <t>6.77</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>1475.0000</t>
-[...11 lines deleted...]
-    <t>22997800.00</t>
+    <t>147.5000</t>
+  </si>
+  <si>
+    <t>158.2450</t>
+  </si>
+  <si>
+    <t>132.1020</t>
+  </si>
+  <si>
+    <t>147.2410</t>
+  </si>
+  <si>
+    <t>229978000.00</t>
   </si>
   <si>
     <t>-3.42</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>1484.2100</t>
-[...11 lines deleted...]
-    <t>19046400.00</t>
+    <t>148.4210</t>
+  </si>
+  <si>
+    <t>193.9360</t>
+  </si>
+  <si>
+    <t>145.1000</t>
+  </si>
+  <si>
+    <t>175.0350</t>
+  </si>
+  <si>
+    <t>190464000.00</t>
   </si>
   <si>
     <t>18.88</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>1733.0000</t>
-[...14 lines deleted...]
-    <t>3.08</t>
+    <t>173.3000</t>
+  </si>
+  <si>
+    <t>206.0080</t>
+  </si>
+  <si>
+    <t>167.6790</t>
+  </si>
+  <si>
+    <t>192.1710</t>
+  </si>
+  <si>
+    <t>202568000.00</t>
+  </si>
+  <si>
+    <t>9.79</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>189.8550</t>
+  </si>
+  <si>
+    <t>307.3700</t>
+  </si>
+  <si>
+    <t>188.6000</t>
+  </si>
+  <si>
+    <t>301.7100</t>
+  </si>
+  <si>
+    <t>308475200.00</t>
+  </si>
+  <si>
+    <t>57.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>285.5200</t>
+  </si>
+  <si>
+    <t>290.8400</t>
+  </si>
+  <si>
+    <t>210.8600</t>
+  </si>
+  <si>
+    <t>229.5200</t>
+  </si>
+  <si>
+    <t>103676654.00</t>
+  </si>
+  <si>
+    <t>-23.93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8632,51 +8656,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G436"/>
+  <dimension ref="A1:G438"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -17012,1699 +17036,1745 @@
       </c>
       <c r="B364" t="s">
         <v>2252</v>
       </c>
       <c r="C364" t="s">
         <v>2253</v>
       </c>
       <c r="D364" t="s">
         <v>2254</v>
       </c>
       <c r="E364" t="s">
         <v>2255</v>
       </c>
       <c r="F364" t="s">
         <v>2256</v>
       </c>
       <c r="G364" t="s">
         <v>2257</v>
       </c>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A365" t="s">
         <v>2258</v>
       </c>
       <c r="B365" t="s">
+        <v>323</v>
+      </c>
+      <c r="C365" t="s">
         <v>2259</v>
       </c>
-      <c r="C365" t="s">
+      <c r="D365" t="s">
         <v>2260</v>
       </c>
-      <c r="D365" t="s">
+      <c r="E365" t="s">
         <v>2261</v>
       </c>
-      <c r="E365" t="s">
+      <c r="F365" t="s">
         <v>2262</v>
       </c>
-      <c r="F365" t="s">
+      <c r="G365" t="s">
         <v>2263</v>
-      </c>
-[...1 lines deleted...]
-        <v>2264</v>
       </c>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A366" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B366" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C366" t="s">
         <v>2265</v>
       </c>
-      <c r="B366" t="s">
-[...2 lines deleted...]
-      <c r="C366" t="s">
+      <c r="D366" t="s">
         <v>2266</v>
       </c>
-      <c r="D366" t="s">
+      <c r="E366" t="s">
         <v>2267</v>
       </c>
-      <c r="E366" t="s">
+      <c r="F366" t="s">
         <v>2268</v>
       </c>
-      <c r="F366" t="s">
+      <c r="G366" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A367" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B367" t="s">
         <v>2271</v>
       </c>
-      <c r="B367" t="s">
+      <c r="C367" t="s">
         <v>2272</v>
       </c>
-      <c r="C367" t="s">
+      <c r="D367" t="s">
         <v>2273</v>
       </c>
-      <c r="D367" t="s">
+      <c r="E367" t="s">
         <v>2274</v>
       </c>
-      <c r="E367" t="s">
+      <c r="F367" t="s">
         <v>2275</v>
-      </c>
-[...1 lines deleted...]
-        <v>2276</v>
       </c>
       <c r="G367" t="s">
         <v>1505</v>
       </c>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A368" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B368" t="s">
         <v>2277</v>
       </c>
-      <c r="B368" t="s">
+      <c r="C368" t="s">
         <v>2278</v>
       </c>
-      <c r="C368" t="s">
+      <c r="D368" t="s">
         <v>2279</v>
       </c>
-      <c r="D368" t="s">
+      <c r="E368" t="s">
         <v>2280</v>
       </c>
-      <c r="E368" t="s">
+      <c r="F368" t="s">
         <v>2281</v>
       </c>
-      <c r="F368" t="s">
+      <c r="G368" t="s">
         <v>2282</v>
-      </c>
-[...1 lines deleted...]
-        <v>2283</v>
       </c>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A369" t="s">
+        <v>2283</v>
+      </c>
+      <c r="B369" t="s">
         <v>2284</v>
       </c>
-      <c r="B369" t="s">
+      <c r="C369" t="s">
         <v>2285</v>
       </c>
-      <c r="C369" t="s">
+      <c r="D369" t="s">
         <v>2286</v>
       </c>
-      <c r="D369" t="s">
+      <c r="E369" t="s">
         <v>2287</v>
       </c>
-      <c r="E369" t="s">
+      <c r="F369" t="s">
         <v>2288</v>
       </c>
-      <c r="F369" t="s">
+      <c r="G369" t="s">
         <v>2289</v>
-      </c>
-[...1 lines deleted...]
-        <v>2290</v>
       </c>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A370" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B370" t="s">
         <v>2291</v>
       </c>
-      <c r="B370" t="s">
+      <c r="C370" t="s">
         <v>2292</v>
       </c>
-      <c r="C370" t="s">
+      <c r="D370" t="s">
         <v>2293</v>
       </c>
-      <c r="D370" t="s">
+      <c r="E370" t="s">
         <v>2294</v>
       </c>
-      <c r="E370" t="s">
+      <c r="F370" t="s">
         <v>2295</v>
       </c>
-      <c r="F370" t="s">
+      <c r="G370" t="s">
         <v>2296</v>
-      </c>
-[...1 lines deleted...]
-        <v>2297</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B371" t="s">
         <v>2298</v>
       </c>
-      <c r="B371" t="s">
+      <c r="C371" t="s">
         <v>2299</v>
       </c>
-      <c r="C371" t="s">
+      <c r="D371" t="s">
         <v>2300</v>
       </c>
-      <c r="D371" t="s">
+      <c r="E371" t="s">
         <v>2301</v>
       </c>
-      <c r="E371" t="s">
+      <c r="F371" t="s">
         <v>2302</v>
       </c>
-      <c r="F371" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G371" t="s">
-        <v>2270</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B372" t="s">
         <v>2304</v>
       </c>
-      <c r="B372" t="s">
+      <c r="C372" t="s">
         <v>2305</v>
       </c>
-      <c r="C372" t="s">
+      <c r="D372" t="s">
         <v>2306</v>
       </c>
-      <c r="D372" t="s">
+      <c r="E372" t="s">
         <v>2307</v>
       </c>
-      <c r="E372" t="s">
+      <c r="F372" t="s">
         <v>2308</v>
-      </c>
-[...1 lines deleted...]
-        <v>2309</v>
       </c>
       <c r="G372" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A373" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B373" t="s">
         <v>2310</v>
       </c>
-      <c r="B373" t="s">
+      <c r="C373" t="s">
         <v>2311</v>
       </c>
-      <c r="C373" t="s">
+      <c r="D373" t="s">
         <v>2312</v>
       </c>
-      <c r="D373" t="s">
+      <c r="E373" t="s">
         <v>2313</v>
       </c>
-      <c r="E373" t="s">
+      <c r="F373" t="s">
         <v>2314</v>
       </c>
-      <c r="F373" t="s">
+      <c r="G373" t="s">
         <v>2315</v>
-      </c>
-[...1 lines deleted...]
-        <v>2316</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B374" t="s">
         <v>2317</v>
       </c>
-      <c r="B374" t="s">
+      <c r="C374" t="s">
         <v>2318</v>
       </c>
-      <c r="C374" t="s">
+      <c r="D374" t="s">
         <v>2319</v>
       </c>
-      <c r="D374" t="s">
+      <c r="E374" t="s">
         <v>2320</v>
       </c>
-      <c r="E374" t="s">
+      <c r="F374" t="s">
         <v>2321</v>
       </c>
-      <c r="F374" t="s">
+      <c r="G374" t="s">
         <v>2322</v>
-      </c>
-[...1 lines deleted...]
-        <v>2323</v>
       </c>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A375" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B375" t="s">
         <v>2324</v>
       </c>
-      <c r="B375" t="s">
+      <c r="C375" t="s">
         <v>2325</v>
       </c>
-      <c r="C375" t="s">
+      <c r="D375" t="s">
         <v>2326</v>
       </c>
-      <c r="D375" t="s">
+      <c r="E375" t="s">
         <v>2327</v>
       </c>
-      <c r="E375" t="s">
+      <c r="F375" t="s">
         <v>2328</v>
       </c>
-      <c r="F375" t="s">
+      <c r="G375" t="s">
         <v>2329</v>
-      </c>
-[...1 lines deleted...]
-        <v>2330</v>
       </c>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A376" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B376" t="s">
         <v>2331</v>
       </c>
-      <c r="B376" t="s">
+      <c r="C376" t="s">
         <v>2332</v>
       </c>
-      <c r="C376" t="s">
+      <c r="D376" t="s">
         <v>2333</v>
       </c>
-      <c r="D376" t="s">
+      <c r="E376" t="s">
         <v>2334</v>
       </c>
-      <c r="E376" t="s">
+      <c r="F376" t="s">
         <v>2335</v>
       </c>
-      <c r="F376" t="s">
+      <c r="G376" t="s">
         <v>2336</v>
-      </c>
-[...1 lines deleted...]
-        <v>2337</v>
       </c>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A377" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B377" t="s">
         <v>2338</v>
       </c>
-      <c r="B377" t="s">
+      <c r="C377" t="s">
         <v>2339</v>
       </c>
-      <c r="C377" t="s">
+      <c r="D377" t="s">
         <v>2340</v>
       </c>
-      <c r="D377" t="s">
+      <c r="E377" t="s">
         <v>2341</v>
       </c>
-      <c r="E377" t="s">
+      <c r="F377" t="s">
         <v>2342</v>
       </c>
-      <c r="F377" t="s">
+      <c r="G377" t="s">
         <v>2343</v>
-      </c>
-[...1 lines deleted...]
-        <v>2344</v>
       </c>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A378" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B378" t="s">
         <v>2345</v>
       </c>
-      <c r="B378" t="s">
+      <c r="C378" t="s">
         <v>2346</v>
       </c>
-      <c r="C378" t="s">
+      <c r="D378" t="s">
         <v>2347</v>
       </c>
-      <c r="D378" t="s">
+      <c r="E378" t="s">
         <v>2348</v>
       </c>
-      <c r="E378" t="s">
+      <c r="F378" t="s">
         <v>2349</v>
       </c>
-      <c r="F378" t="s">
+      <c r="G378" t="s">
         <v>2350</v>
-      </c>
-[...1 lines deleted...]
-        <v>2351</v>
       </c>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A379" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B379" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C379" t="s">
         <v>2352</v>
       </c>
-      <c r="B379" t="s">
-[...2 lines deleted...]
-      <c r="C379" t="s">
+      <c r="D379" t="s">
         <v>2353</v>
       </c>
-      <c r="D379" t="s">
+      <c r="E379" t="s">
         <v>2354</v>
       </c>
-      <c r="E379" t="s">
+      <c r="F379" t="s">
         <v>2355</v>
       </c>
-      <c r="F379" t="s">
+      <c r="G379" t="s">
         <v>2356</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357</v>
       </c>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A380" t="s">
+        <v>2357</v>
+      </c>
+      <c r="B380" t="s">
         <v>2358</v>
       </c>
-      <c r="B380" t="s">
+      <c r="C380" t="s">
         <v>2359</v>
       </c>
-      <c r="C380" t="s">
+      <c r="D380" t="s">
         <v>2360</v>
       </c>
-      <c r="D380" t="s">
+      <c r="E380" t="s">
         <v>2361</v>
       </c>
-      <c r="E380" t="s">
+      <c r="F380" t="s">
         <v>2362</v>
       </c>
-      <c r="F380" t="s">
+      <c r="G380" t="s">
         <v>2363</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364</v>
       </c>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A381" t="s">
+        <v>2364</v>
+      </c>
+      <c r="B381" t="s">
         <v>2365</v>
       </c>
-      <c r="B381" t="s">
+      <c r="C381" t="s">
         <v>2366</v>
       </c>
-      <c r="C381" t="s">
+      <c r="D381" t="s">
         <v>2367</v>
       </c>
-      <c r="D381" t="s">
+      <c r="E381" t="s">
         <v>2368</v>
       </c>
-      <c r="E381" t="s">
+      <c r="F381" t="s">
         <v>2369</v>
       </c>
-      <c r="F381" t="s">
+      <c r="G381" t="s">
         <v>2370</v>
-      </c>
-[...1 lines deleted...]
-        <v>2371</v>
       </c>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A382" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B382" t="s">
         <v>2372</v>
       </c>
-      <c r="B382" t="s">
+      <c r="C382" t="s">
         <v>2373</v>
       </c>
-      <c r="C382" t="s">
+      <c r="D382" t="s">
         <v>2374</v>
       </c>
-      <c r="D382" t="s">
+      <c r="E382" t="s">
         <v>2375</v>
       </c>
-      <c r="E382" t="s">
+      <c r="F382" t="s">
         <v>2376</v>
       </c>
-      <c r="F382" t="s">
+      <c r="G382" t="s">
         <v>2377</v>
-      </c>
-[...1 lines deleted...]
-        <v>2378</v>
       </c>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A383" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B383" t="s">
         <v>2379</v>
       </c>
-      <c r="B383" t="s">
+      <c r="C383" t="s">
         <v>2380</v>
       </c>
-      <c r="C383" t="s">
+      <c r="D383" t="s">
         <v>2381</v>
       </c>
-      <c r="D383" t="s">
+      <c r="E383" t="s">
         <v>2382</v>
       </c>
-      <c r="E383" t="s">
+      <c r="F383" t="s">
         <v>2383</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="G383" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A384" t="s">
+        <v>2384</v>
+      </c>
+      <c r="B384" t="s">
         <v>2385</v>
       </c>
-      <c r="B384" t="s">
+      <c r="C384" t="s">
         <v>2386</v>
       </c>
-      <c r="C384" t="s">
+      <c r="D384" t="s">
         <v>2387</v>
       </c>
-      <c r="D384" t="s">
+      <c r="E384" t="s">
         <v>2388</v>
       </c>
-      <c r="E384" t="s">
+      <c r="F384" t="s">
         <v>2389</v>
       </c>
-      <c r="F384" t="s">
+      <c r="G384" t="s">
         <v>2390</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391</v>
       </c>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A385" t="s">
+        <v>2391</v>
+      </c>
+      <c r="B385" t="s">
         <v>2392</v>
       </c>
-      <c r="B385" t="s">
+      <c r="C385" t="s">
         <v>2393</v>
       </c>
-      <c r="C385" t="s">
+      <c r="D385" t="s">
         <v>2394</v>
       </c>
-      <c r="D385" t="s">
+      <c r="E385" t="s">
         <v>2395</v>
       </c>
-      <c r="E385" t="s">
+      <c r="F385" t="s">
         <v>2396</v>
       </c>
-      <c r="F385" t="s">
+      <c r="G385" t="s">
         <v>2397</v>
-      </c>
-[...1 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A386" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B386" t="s">
         <v>2399</v>
       </c>
-      <c r="B386" t="s">
+      <c r="C386" t="s">
         <v>2400</v>
       </c>
-      <c r="C386" t="s">
+      <c r="D386" t="s">
         <v>2401</v>
       </c>
-      <c r="D386" t="s">
+      <c r="E386" t="s">
         <v>2402</v>
       </c>
-      <c r="E386" t="s">
+      <c r="F386" t="s">
         <v>2403</v>
-      </c>
-[...1 lines deleted...]
-        <v>2404</v>
       </c>
       <c r="G386" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A387" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B387" t="s">
         <v>2405</v>
       </c>
-      <c r="B387" t="s">
+      <c r="C387" t="s">
         <v>2406</v>
       </c>
-      <c r="C387" t="s">
+      <c r="D387" t="s">
         <v>2407</v>
       </c>
-      <c r="D387" t="s">
+      <c r="E387" t="s">
         <v>2408</v>
       </c>
-      <c r="E387" t="s">
+      <c r="F387" t="s">
         <v>2409</v>
       </c>
-      <c r="F387" t="s">
+      <c r="G387" t="s">
         <v>2410</v>
-      </c>
-[...1 lines deleted...]
-        <v>2411</v>
       </c>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A388" t="s">
+        <v>2411</v>
+      </c>
+      <c r="B388" t="s">
         <v>2412</v>
       </c>
-      <c r="B388" t="s">
+      <c r="C388" t="s">
         <v>2413</v>
       </c>
-      <c r="C388" t="s">
+      <c r="D388" t="s">
         <v>2414</v>
       </c>
-      <c r="D388" t="s">
+      <c r="E388" t="s">
         <v>2415</v>
       </c>
-      <c r="E388" t="s">
+      <c r="F388" t="s">
         <v>2416</v>
       </c>
-      <c r="F388" t="s">
+      <c r="G388" t="s">
         <v>2417</v>
-      </c>
-[...1 lines deleted...]
-        <v>2418</v>
       </c>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A389" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B389" t="s">
         <v>2419</v>
       </c>
-      <c r="B389" t="s">
+      <c r="C389" t="s">
         <v>2420</v>
       </c>
-      <c r="C389" t="s">
+      <c r="D389" t="s">
         <v>2421</v>
       </c>
-      <c r="D389" t="s">
+      <c r="E389" t="s">
         <v>2422</v>
       </c>
-      <c r="E389" t="s">
+      <c r="F389" t="s">
         <v>2423</v>
       </c>
-      <c r="F389" t="s">
+      <c r="G389" t="s">
         <v>2424</v>
-      </c>
-[...1 lines deleted...]
-        <v>2425</v>
       </c>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A390" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B390" t="s">
         <v>2426</v>
       </c>
-      <c r="B390" t="s">
+      <c r="C390" t="s">
         <v>2427</v>
       </c>
-      <c r="C390" t="s">
+      <c r="D390" t="s">
         <v>2428</v>
       </c>
-      <c r="D390" t="s">
+      <c r="E390" t="s">
         <v>2429</v>
       </c>
-      <c r="E390" t="s">
+      <c r="F390" t="s">
         <v>2430</v>
       </c>
-      <c r="F390" t="s">
+      <c r="G390" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A391" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B391" t="s">
         <v>2433</v>
       </c>
-      <c r="B391" t="s">
+      <c r="C391" t="s">
         <v>2434</v>
       </c>
-      <c r="C391" t="s">
+      <c r="D391" t="s">
         <v>2435</v>
       </c>
-      <c r="D391" t="s">
+      <c r="E391" t="s">
         <v>2436</v>
       </c>
-      <c r="E391" t="s">
+      <c r="F391" t="s">
         <v>2437</v>
-      </c>
-[...1 lines deleted...]
-        <v>2438</v>
       </c>
       <c r="G391" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A392" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B392" t="s">
         <v>2439</v>
       </c>
-      <c r="B392" t="s">
+      <c r="C392" t="s">
         <v>2440</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
         <v>2441</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" t="s">
         <v>2442</v>
       </c>
-      <c r="E392" t="s">
+      <c r="F392" t="s">
         <v>2443</v>
       </c>
-      <c r="F392" t="s">
+      <c r="G392" t="s">
         <v>2444</v>
-      </c>
-[...1 lines deleted...]
-        <v>2445</v>
       </c>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A393" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B393" t="s">
         <v>2446</v>
       </c>
-      <c r="B393" t="s">
+      <c r="C393" t="s">
         <v>2447</v>
       </c>
-      <c r="C393" t="s">
+      <c r="D393" t="s">
         <v>2448</v>
       </c>
-      <c r="D393" t="s">
+      <c r="E393" t="s">
         <v>2449</v>
       </c>
-      <c r="E393" t="s">
+      <c r="F393" t="s">
         <v>2450</v>
       </c>
-      <c r="F393" t="s">
+      <c r="G393" t="s">
         <v>2451</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452</v>
       </c>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A394" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B394" t="s">
         <v>2453</v>
       </c>
-      <c r="B394" t="s">
+      <c r="C394" t="s">
         <v>2454</v>
       </c>
-      <c r="C394" t="s">
+      <c r="D394" t="s">
         <v>2455</v>
       </c>
-      <c r="D394" t="s">
+      <c r="E394" t="s">
         <v>2456</v>
       </c>
-      <c r="E394" t="s">
+      <c r="F394" t="s">
         <v>2457</v>
       </c>
-      <c r="F394" t="s">
+      <c r="G394" t="s">
         <v>2458</v>
-      </c>
-[...1 lines deleted...]
-        <v>2459</v>
       </c>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A395" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B395" t="s">
         <v>2460</v>
       </c>
-      <c r="B395" t="s">
+      <c r="C395" t="s">
         <v>2461</v>
       </c>
-      <c r="C395" t="s">
+      <c r="D395" t="s">
         <v>2462</v>
       </c>
-      <c r="D395" t="s">
+      <c r="E395" t="s">
         <v>2463</v>
       </c>
-      <c r="E395" t="s">
+      <c r="F395" t="s">
         <v>2464</v>
       </c>
-      <c r="F395" t="s">
+      <c r="G395" t="s">
         <v>2465</v>
-      </c>
-[...1 lines deleted...]
-        <v>2466</v>
       </c>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A396" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B396" t="s">
         <v>2467</v>
       </c>
-      <c r="B396" t="s">
+      <c r="C396" t="s">
         <v>2468</v>
       </c>
-      <c r="C396" t="s">
+      <c r="D396" t="s">
         <v>2469</v>
       </c>
-      <c r="D396" t="s">
+      <c r="E396" t="s">
         <v>2470</v>
       </c>
-      <c r="E396" t="s">
+      <c r="F396" t="s">
         <v>2471</v>
       </c>
-      <c r="F396" t="s">
+      <c r="G396" t="s">
         <v>2472</v>
-      </c>
-[...1 lines deleted...]
-        <v>2473</v>
       </c>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A397" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B397" t="s">
         <v>2474</v>
       </c>
-      <c r="B397" t="s">
+      <c r="C397" t="s">
         <v>2475</v>
       </c>
-      <c r="C397" t="s">
+      <c r="D397" t="s">
         <v>2476</v>
       </c>
-      <c r="D397" t="s">
+      <c r="E397" t="s">
         <v>2477</v>
       </c>
-      <c r="E397" t="s">
+      <c r="F397" t="s">
         <v>2478</v>
       </c>
-      <c r="F397" t="s">
+      <c r="G397" t="s">
         <v>2479</v>
-      </c>
-[...1 lines deleted...]
-        <v>2480</v>
       </c>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A398" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B398" t="s">
         <v>2481</v>
       </c>
-      <c r="B398" t="s">
+      <c r="C398" t="s">
         <v>2482</v>
       </c>
-      <c r="C398" t="s">
+      <c r="D398" t="s">
         <v>2483</v>
       </c>
-      <c r="D398" t="s">
+      <c r="E398" t="s">
         <v>2484</v>
       </c>
-      <c r="E398" t="s">
+      <c r="F398" t="s">
         <v>2485</v>
       </c>
-      <c r="F398" t="s">
+      <c r="G398" t="s">
         <v>2486</v>
-      </c>
-[...1 lines deleted...]
-        <v>2487</v>
       </c>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A399" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B399" t="s">
         <v>2488</v>
       </c>
-      <c r="B399" t="s">
+      <c r="C399" t="s">
         <v>2489</v>
       </c>
-      <c r="C399" t="s">
+      <c r="D399" t="s">
         <v>2490</v>
       </c>
-      <c r="D399" t="s">
+      <c r="E399" t="s">
         <v>2491</v>
       </c>
-      <c r="E399" t="s">
+      <c r="F399" t="s">
         <v>2492</v>
       </c>
-      <c r="F399" t="s">
+      <c r="G399" t="s">
         <v>2493</v>
-      </c>
-[...1 lines deleted...]
-        <v>2494</v>
       </c>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A400" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C400" t="s">
         <v>2495</v>
       </c>
-      <c r="B400" t="s">
+      <c r="D400" t="s">
         <v>2496</v>
       </c>
-      <c r="C400" t="s">
+      <c r="E400" t="s">
         <v>2497</v>
       </c>
-      <c r="D400" t="s">
+      <c r="F400" t="s">
         <v>2498</v>
       </c>
-      <c r="E400" t="s">
+      <c r="G400" t="s">
         <v>2499</v>
-      </c>
-[...4 lines deleted...]
-        <v>2501</v>
       </c>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A401" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B401" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C401" t="s">
         <v>2502</v>
       </c>
-      <c r="B401" t="s">
+      <c r="D401" t="s">
         <v>2503</v>
       </c>
-      <c r="C401" t="s">
+      <c r="E401" t="s">
         <v>2504</v>
       </c>
-      <c r="D401" t="s">
+      <c r="F401" t="s">
         <v>2505</v>
       </c>
-      <c r="E401" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G401" t="s">
-        <v>2378</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A402" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B402" t="s">
+        <v>2507</v>
+      </c>
+      <c r="C402" t="s">
         <v>2508</v>
       </c>
-      <c r="B402" t="s">
+      <c r="D402" t="s">
         <v>2509</v>
       </c>
-      <c r="C402" t="s">
+      <c r="E402" t="s">
         <v>2510</v>
       </c>
-      <c r="D402" t="s">
+      <c r="F402" t="s">
         <v>2511</v>
       </c>
-      <c r="E402" t="s">
+      <c r="G402" t="s">
         <v>2512</v>
-      </c>
-[...4 lines deleted...]
-        <v>2514</v>
       </c>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A403" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B403" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D403" t="s">
         <v>2515</v>
       </c>
-      <c r="B403" t="s">
+      <c r="E403" t="s">
         <v>2516</v>
       </c>
-      <c r="C403" t="s">
+      <c r="F403" t="s">
         <v>2517</v>
       </c>
-      <c r="D403" t="s">
+      <c r="G403" t="s">
         <v>2518</v>
-      </c>
-[...7 lines deleted...]
-        <v>2521</v>
       </c>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A404" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B404" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C404" t="s">
+        <v>2521</v>
+      </c>
+      <c r="D404" t="s">
         <v>2522</v>
       </c>
-      <c r="B404" t="s">
+      <c r="E404" t="s">
         <v>2523</v>
       </c>
-      <c r="C404" t="s">
+      <c r="F404" t="s">
         <v>2524</v>
       </c>
-      <c r="D404" t="s">
+      <c r="G404" t="s">
         <v>2525</v>
-      </c>
-[...7 lines deleted...]
-        <v>2528</v>
       </c>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A405" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B405" t="s">
+        <v>2527</v>
+      </c>
+      <c r="C405" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D405" t="s">
         <v>2529</v>
       </c>
-      <c r="B405" t="s">
+      <c r="E405" t="s">
         <v>2530</v>
       </c>
-      <c r="C405" t="s">
+      <c r="F405" t="s">
         <v>2531</v>
       </c>
-      <c r="D405" t="s">
+      <c r="G405" t="s">
         <v>2532</v>
-      </c>
-[...7 lines deleted...]
-        <v>2535</v>
       </c>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A406" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B406" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C406" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D406" t="s">
         <v>2536</v>
       </c>
-      <c r="B406" t="s">
+      <c r="E406" t="s">
         <v>2537</v>
       </c>
-      <c r="C406" t="s">
+      <c r="F406" t="s">
         <v>2538</v>
       </c>
-      <c r="D406" t="s">
+      <c r="G406" t="s">
         <v>2539</v>
-      </c>
-[...7 lines deleted...]
-        <v>2542</v>
       </c>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A407" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B407" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C407" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D407" t="s">
         <v>2543</v>
       </c>
-      <c r="B407" t="s">
+      <c r="E407" t="s">
         <v>2544</v>
       </c>
-      <c r="C407" t="s">
+      <c r="F407" t="s">
         <v>2545</v>
       </c>
-      <c r="D407" t="s">
+      <c r="G407" t="s">
         <v>2546</v>
-      </c>
-[...7 lines deleted...]
-        <v>2549</v>
       </c>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A408" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B408" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C408" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D408" t="s">
         <v>2550</v>
       </c>
-      <c r="B408" t="s">
+      <c r="E408" t="s">
         <v>2551</v>
       </c>
-      <c r="C408" t="s">
+      <c r="F408" t="s">
         <v>2552</v>
-      </c>
-[...7 lines deleted...]
-        <v>2555</v>
       </c>
       <c r="G408" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A409" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B409" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C409" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D409" t="s">
         <v>2556</v>
       </c>
-      <c r="B409" t="s">
+      <c r="E409" t="s">
         <v>2557</v>
       </c>
-      <c r="C409" t="s">
+      <c r="F409" t="s">
         <v>2558</v>
       </c>
-      <c r="D409" t="s">
+      <c r="G409" t="s">
         <v>2559</v>
-      </c>
-[...7 lines deleted...]
-        <v>2562</v>
       </c>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A410" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B410" t="s">
+        <v>2561</v>
+      </c>
+      <c r="C410" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D410" t="s">
         <v>2563</v>
       </c>
-      <c r="B410" t="s">
+      <c r="E410" t="s">
         <v>2564</v>
       </c>
-      <c r="C410" t="s">
+      <c r="F410" t="s">
         <v>2565</v>
       </c>
-      <c r="D410" t="s">
+      <c r="G410" t="s">
         <v>2566</v>
-      </c>
-[...7 lines deleted...]
-        <v>2569</v>
       </c>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A411" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B411" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C411" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D411" t="s">
         <v>2570</v>
       </c>
-      <c r="B411" t="s">
+      <c r="E411" t="s">
         <v>2571</v>
       </c>
-      <c r="C411" t="s">
+      <c r="F411" t="s">
         <v>2572</v>
-      </c>
-[...7 lines deleted...]
-        <v>2575</v>
       </c>
       <c r="G411" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A412" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B412" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C412" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D412" t="s">
         <v>2576</v>
       </c>
-      <c r="B412" t="s">
+      <c r="E412" t="s">
         <v>2577</v>
       </c>
-      <c r="C412" t="s">
+      <c r="F412" t="s">
         <v>2578</v>
       </c>
-      <c r="D412" t="s">
+      <c r="G412" t="s">
         <v>2579</v>
-      </c>
-[...7 lines deleted...]
-        <v>2582</v>
       </c>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A413" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B413" t="s">
+        <v>2581</v>
+      </c>
+      <c r="C413" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D413" t="s">
         <v>2583</v>
       </c>
-      <c r="B413" t="s">
+      <c r="E413" t="s">
         <v>2584</v>
       </c>
-      <c r="C413" t="s">
+      <c r="F413" t="s">
         <v>2585</v>
       </c>
-      <c r="D413" t="s">
+      <c r="G413" t="s">
         <v>2586</v>
-      </c>
-[...7 lines deleted...]
-        <v>2589</v>
       </c>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A414" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B414" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C414" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D414" t="s">
         <v>2590</v>
       </c>
-      <c r="B414" t="s">
+      <c r="E414" t="s">
         <v>2591</v>
       </c>
-      <c r="C414" t="s">
+      <c r="F414" t="s">
         <v>2592</v>
       </c>
-      <c r="D414" t="s">
+      <c r="G414" t="s">
         <v>2593</v>
-      </c>
-[...7 lines deleted...]
-        <v>2596</v>
       </c>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A415" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B415" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C415" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D415" t="s">
         <v>2597</v>
       </c>
-      <c r="B415" t="s">
+      <c r="E415" t="s">
         <v>2598</v>
       </c>
-      <c r="C415" t="s">
+      <c r="F415" t="s">
         <v>2599</v>
       </c>
-      <c r="D415" t="s">
+      <c r="G415" t="s">
         <v>2600</v>
-      </c>
-[...7 lines deleted...]
-        <v>2603</v>
       </c>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A416" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B416" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C416" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D416" t="s">
         <v>2604</v>
       </c>
-      <c r="B416" t="s">
+      <c r="E416" t="s">
         <v>2605</v>
       </c>
-      <c r="C416" t="s">
+      <c r="F416" t="s">
         <v>2606</v>
       </c>
-      <c r="D416" t="s">
+      <c r="G416" t="s">
         <v>2607</v>
-      </c>
-[...7 lines deleted...]
-        <v>2610</v>
       </c>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A417" t="s">
+        <v>2608</v>
+      </c>
+      <c r="B417" t="s">
+        <v>2609</v>
+      </c>
+      <c r="C417" t="s">
+        <v>2610</v>
+      </c>
+      <c r="D417" t="s">
         <v>2611</v>
       </c>
-      <c r="B417" t="s">
+      <c r="E417" t="s">
         <v>2612</v>
       </c>
-      <c r="C417" t="s">
+      <c r="F417" t="s">
         <v>2613</v>
       </c>
-      <c r="D417" t="s">
+      <c r="G417" t="s">
         <v>2614</v>
-      </c>
-[...7 lines deleted...]
-        <v>2617</v>
       </c>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A418" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B418" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C418" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1703</v>
+      </c>
+      <c r="E418" t="s">
         <v>2618</v>
       </c>
-      <c r="B418" t="s">
+      <c r="F418" t="s">
         <v>2619</v>
       </c>
-      <c r="C418" t="s">
+      <c r="G418" t="s">
         <v>2620</v>
-      </c>
-[...10 lines deleted...]
-        <v>2624</v>
       </c>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A419" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B419" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E419" t="s">
+        <v>2623</v>
+      </c>
+      <c r="F419" t="s">
+        <v>2624</v>
+      </c>
+      <c r="G419" t="s">
         <v>2625</v>
-      </c>
-[...16 lines deleted...]
-        <v>2631</v>
       </c>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A420" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B420" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C420" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D420" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E420" t="s">
+        <v>2630</v>
+      </c>
+      <c r="F420" t="s">
+        <v>2631</v>
+      </c>
+      <c r="G420" t="s">
         <v>2632</v>
-      </c>
-[...16 lines deleted...]
-        <v>2638</v>
       </c>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A421" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B421" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C421" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D421" t="s">
+        <v>2636</v>
+      </c>
+      <c r="E421" t="s">
+        <v>2637</v>
+      </c>
+      <c r="F421" t="s">
+        <v>2638</v>
+      </c>
+      <c r="G421" t="s">
         <v>2639</v>
-      </c>
-[...16 lines deleted...]
-        <v>2645</v>
       </c>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A422" t="s">
-        <v>2646</v>
+        <v>2640</v>
       </c>
       <c r="B422" t="s">
-        <v>2647</v>
+        <v>2641</v>
       </c>
       <c r="C422" t="s">
-        <v>2648</v>
+        <v>2642</v>
       </c>
       <c r="D422" t="s">
-        <v>2649</v>
+        <v>2643</v>
       </c>
       <c r="E422" t="s">
-        <v>2650</v>
+        <v>2644</v>
       </c>
       <c r="F422" t="s">
-        <v>2651</v>
+        <v>2645</v>
       </c>
       <c r="G422" t="s">
-        <v>2466</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A423" t="s">
-        <v>2652</v>
+        <v>2646</v>
       </c>
       <c r="B423" t="s">
-        <v>2653</v>
+        <v>2647</v>
       </c>
       <c r="C423" t="s">
-        <v>2654</v>
+        <v>2648</v>
       </c>
       <c r="D423" t="s">
-        <v>2655</v>
+        <v>2649</v>
       </c>
       <c r="E423" t="s">
-        <v>2656</v>
+        <v>2650</v>
       </c>
       <c r="F423" t="s">
-        <v>2657</v>
+        <v>2651</v>
       </c>
       <c r="G423" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A424" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B424" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C424" t="s">
+        <v>2654</v>
+      </c>
+      <c r="D424" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E424" t="s">
+        <v>2656</v>
+      </c>
+      <c r="F424" t="s">
+        <v>2657</v>
+      </c>
+      <c r="G424" t="s">
         <v>2658</v>
-      </c>
-[...16 lines deleted...]
-        <v>2664</v>
       </c>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A425" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B425" t="s">
+        <v>2660</v>
+      </c>
+      <c r="C425" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D425" t="s">
+        <v>2662</v>
+      </c>
+      <c r="E425" t="s">
+        <v>2663</v>
+      </c>
+      <c r="F425" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G425" t="s">
         <v>2665</v>
-      </c>
-[...16 lines deleted...]
-        <v>2671</v>
       </c>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A426" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B426" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C426" t="s">
+        <v>2668</v>
+      </c>
+      <c r="D426" t="s">
+        <v>2669</v>
+      </c>
+      <c r="E426" t="s">
+        <v>2670</v>
+      </c>
+      <c r="F426" t="s">
+        <v>2671</v>
+      </c>
+      <c r="G426" t="s">
         <v>2672</v>
-      </c>
-[...16 lines deleted...]
-        <v>2678</v>
       </c>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A427" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B427" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C427" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D427" t="s">
+        <v>2676</v>
+      </c>
+      <c r="E427" t="s">
+        <v>2677</v>
+      </c>
+      <c r="F427" t="s">
+        <v>2678</v>
+      </c>
+      <c r="G427" t="s">
         <v>2679</v>
-      </c>
-[...16 lines deleted...]
-        <v>2685</v>
       </c>
     </row>
     <row r="428" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A428" t="s">
+        <v>2680</v>
+      </c>
+      <c r="B428" t="s">
+        <v>2681</v>
+      </c>
+      <c r="C428" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D428" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E428" t="s">
+        <v>2684</v>
+      </c>
+      <c r="F428" t="s">
+        <v>2685</v>
+      </c>
+      <c r="G428" t="s">
         <v>2686</v>
-      </c>
-[...16 lines deleted...]
-        <v>2692</v>
       </c>
     </row>
     <row r="429" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A429" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B429" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C429" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D429" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E429" t="s">
+        <v>2691</v>
+      </c>
+      <c r="F429" t="s">
+        <v>2692</v>
+      </c>
+      <c r="G429" t="s">
         <v>2693</v>
-      </c>
-[...16 lines deleted...]
-        <v>2699</v>
       </c>
     </row>
     <row r="430" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A430" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B430" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C430" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D430" t="s">
+        <v>2697</v>
+      </c>
+      <c r="E430" t="s">
+        <v>2698</v>
+      </c>
+      <c r="F430" t="s">
+        <v>2699</v>
+      </c>
+      <c r="G430" t="s">
         <v>2700</v>
-      </c>
-[...16 lines deleted...]
-        <v>2706</v>
       </c>
     </row>
     <row r="431" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A431" t="s">
-        <v>2707</v>
+        <v>2701</v>
       </c>
       <c r="B431" t="s">
-        <v>2708</v>
+        <v>2702</v>
       </c>
       <c r="C431" t="s">
-        <v>2709</v>
+        <v>2703</v>
       </c>
       <c r="D431" t="s">
-        <v>2710</v>
+        <v>2704</v>
       </c>
       <c r="E431" t="s">
-        <v>2711</v>
+        <v>2705</v>
       </c>
       <c r="F431" t="s">
-        <v>2712</v>
+        <v>2706</v>
       </c>
       <c r="G431" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="432" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A432" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B432" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C432" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D432" t="s">
+        <v>2710</v>
+      </c>
+      <c r="E432" t="s">
+        <v>2711</v>
+      </c>
+      <c r="F432" t="s">
+        <v>2712</v>
+      </c>
+      <c r="G432" t="s">
         <v>2713</v>
-      </c>
-[...16 lines deleted...]
-        <v>2719</v>
       </c>
     </row>
     <row r="433" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A433" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B433" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C433" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D433" t="s">
+        <v>2717</v>
+      </c>
+      <c r="E433" t="s">
+        <v>2718</v>
+      </c>
+      <c r="F433" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G433" t="s">
         <v>2720</v>
-      </c>
-[...16 lines deleted...]
-        <v>2726</v>
       </c>
     </row>
     <row r="434" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A434" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B434" t="s">
+        <v>2722</v>
+      </c>
+      <c r="C434" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D434" t="s">
+        <v>2724</v>
+      </c>
+      <c r="E434" t="s">
+        <v>2725</v>
+      </c>
+      <c r="F434" t="s">
+        <v>2726</v>
+      </c>
+      <c r="G434" t="s">
         <v>2727</v>
-      </c>
-[...16 lines deleted...]
-        <v>2733</v>
       </c>
     </row>
     <row r="435" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A435" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B435" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C435" t="s">
+        <v>2730</v>
+      </c>
+      <c r="D435" t="s">
+        <v>2731</v>
+      </c>
+      <c r="E435" t="s">
+        <v>2732</v>
+      </c>
+      <c r="F435" t="s">
+        <v>2733</v>
+      </c>
+      <c r="G435" t="s">
         <v>2734</v>
-      </c>
-[...16 lines deleted...]
-        <v>2740</v>
       </c>
     </row>
     <row r="436" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A436" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B436" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C436" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D436" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E436" t="s">
+        <v>2739</v>
+      </c>
+      <c r="F436" t="s">
+        <v>2740</v>
+      </c>
+      <c r="G436" t="s">
         <v>2741</v>
       </c>
-      <c r="B436" t="s">
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
         <v>2742</v>
       </c>
-      <c r="C436" t="s">
+      <c r="B437" t="s">
         <v>2743</v>
       </c>
-      <c r="D436" t="s">
+      <c r="C437" t="s">
         <v>2744</v>
       </c>
-      <c r="E436" t="s">
+      <c r="D437" t="s">
         <v>2745</v>
       </c>
-      <c r="F436" t="s">
+      <c r="E437" t="s">
         <v>2746</v>
       </c>
-      <c r="G436" t="s">
+      <c r="F437" t="s">
         <v>2747</v>
+      </c>
+      <c r="G437" t="s">
+        <v>2748</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B438" t="s">
+        <v>2750</v>
+      </c>
+      <c r="C438" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D438" t="s">
+        <v>2752</v>
+      </c>
+      <c r="E438" t="s">
+        <v>2753</v>
+      </c>
+      <c r="F438" t="s">
+        <v>2754</v>
+      </c>
+      <c r="G438" t="s">
+        <v>2755</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">