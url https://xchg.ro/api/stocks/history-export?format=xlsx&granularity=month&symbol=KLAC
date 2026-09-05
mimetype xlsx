--- v2 (2026-07-11)
+++ v3 (2026-09-05)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="KLAC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3066" uniqueCount="2756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3080" uniqueCount="2770">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1990-03-01</t>
   </si>
   <si>
@@ -8266,60 +8266,102 @@
   <si>
     <t>307.3700</t>
   </si>
   <si>
     <t>188.6000</t>
   </si>
   <si>
     <t>301.7100</t>
   </si>
   <si>
     <t>308475200.00</t>
   </si>
   <si>
     <t>57.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>285.5200</t>
   </si>
   <si>
     <t>290.8400</t>
   </si>
   <si>
-    <t>210.8600</t>
-[...8 lines deleted...]
-    <t>-23.93</t>
+    <t>169.8100</t>
+  </si>
+  <si>
+    <t>182.8200</t>
+  </si>
+  <si>
+    <t>299142600.00</t>
+  </si>
+  <si>
+    <t>-39.41</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>177.9700</t>
+  </si>
+  <si>
+    <t>214.8000</t>
+  </si>
+  <si>
+    <t>174.1700</t>
+  </si>
+  <si>
+    <t>175.4500</t>
+  </si>
+  <si>
+    <t>199833900.00</t>
+  </si>
+  <si>
+    <t>-4.03</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>172.7400</t>
+  </si>
+  <si>
+    <t>187.3600</t>
+  </si>
+  <si>
+    <t>167.0500</t>
+  </si>
+  <si>
+    <t>185.6000</t>
+  </si>
+  <si>
+    <t>36525400.00</t>
+  </si>
+  <si>
+    <t>5.79</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8656,51 +8698,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G438"/>
+  <dimension ref="A1:G440"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18731,50 +18773,96 @@
       <c r="G437" t="s">
         <v>2748</v>
       </c>
     </row>
     <row r="438" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A438" t="s">
         <v>2749</v>
       </c>
       <c r="B438" t="s">
         <v>2750</v>
       </c>
       <c r="C438" t="s">
         <v>2751</v>
       </c>
       <c r="D438" t="s">
         <v>2752</v>
       </c>
       <c r="E438" t="s">
         <v>2753</v>
       </c>
       <c r="F438" t="s">
         <v>2754</v>
       </c>
       <c r="G438" t="s">
         <v>2755</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B439" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C439" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D439" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E439" t="s">
+        <v>2760</v>
+      </c>
+      <c r="F439" t="s">
+        <v>2761</v>
+      </c>
+      <c r="G439" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B440" t="s">
+        <v>2764</v>
+      </c>
+      <c r="C440" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D440" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E440" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F440" t="s">
+        <v>2768</v>
+      </c>
+      <c r="G440" t="s">
+        <v>2769</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">