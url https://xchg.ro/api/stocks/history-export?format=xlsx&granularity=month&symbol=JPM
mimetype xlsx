--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JPM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3570" uniqueCount="3061">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3577" uniqueCount="3068">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-12-01</t>
   </si>
   <si>
@@ -9178,63 +9178,84 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>294.8100</t>
   </si>
   <si>
     <t>302.3900</t>
   </si>
   <si>
     <t>279.1000</t>
   </si>
   <si>
     <t>294.1600</t>
   </si>
   <si>
     <t>244150000.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>295.3900</t>
   </si>
   <si>
-    <t>298.7200</t>
-[...11 lines deleted...]
-    <t>0.41</t>
+    <t>320.2400</t>
+  </si>
+  <si>
+    <t>288.7200</t>
+  </si>
+  <si>
+    <t>313.2300</t>
+  </si>
+  <si>
+    <t>172933500.00</t>
+  </si>
+  <si>
+    <t>6.48</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>313.9500</t>
+  </si>
+  <si>
+    <t>316.3000</t>
+  </si>
+  <si>
+    <t>295.5500</t>
+  </si>
+  <si>
+    <t>297.8100</t>
+  </si>
+  <si>
+    <t>88987700.00</t>
+  </si>
+  <si>
+    <t>-4.92</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9571,51 +9592,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G510"/>
+  <dimension ref="A1:G511"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21302,50 +21323,73 @@
       <c r="G509" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="510" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
         <v>3054</v>
       </c>
       <c r="B510" t="s">
         <v>3055</v>
       </c>
       <c r="C510" t="s">
         <v>3056</v>
       </c>
       <c r="D510" t="s">
         <v>3057</v>
       </c>
       <c r="E510" t="s">
         <v>3058</v>
       </c>
       <c r="F510" t="s">
         <v>3059</v>
       </c>
       <c r="G510" t="s">
         <v>3060</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B511" t="s">
+        <v>3062</v>
+      </c>
+      <c r="C511" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D511" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E511" t="s">
+        <v>3065</v>
+      </c>
+      <c r="F511" t="s">
+        <v>3066</v>
+      </c>
+      <c r="G511" t="s">
+        <v>3067</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">