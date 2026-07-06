--- v1 (2026-05-18)
+++ v2 (2026-07-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JPM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3577" uniqueCount="3068">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3591" uniqueCount="3081">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-12-01</t>
   </si>
   <si>
@@ -9202,60 +9202,99 @@
   <si>
     <t>320.2400</t>
   </si>
   <si>
     <t>288.7200</t>
   </si>
   <si>
     <t>313.2300</t>
   </si>
   <si>
     <t>172933500.00</t>
   </si>
   <si>
     <t>6.48</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>313.9500</t>
   </si>
   <si>
     <t>316.3000</t>
   </si>
   <si>
-    <t>295.5500</t>
-[...8 lines deleted...]
-    <t>-4.92</t>
+    <t>293.6700</t>
+  </si>
+  <si>
+    <t>299.3100</t>
+  </si>
+  <si>
+    <t>171046900.00</t>
+  </si>
+  <si>
+    <t>-4.44</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>297.6900</t>
+  </si>
+  <si>
+    <t>343.4500</t>
+  </si>
+  <si>
+    <t>295.2700</t>
+  </si>
+  <si>
+    <t>327.3300</t>
+  </si>
+  <si>
+    <t>205963900.00</t>
+  </si>
+  <si>
+    <t>9.36</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>328.3700</t>
+  </si>
+  <si>
+    <t>340.0000</t>
+  </si>
+  <si>
+    <t>325.0100</t>
+  </si>
+  <si>
+    <t>334.4700</t>
+  </si>
+  <si>
+    <t>23624100.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9592,51 +9631,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G511"/>
+  <dimension ref="A1:G513"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21346,50 +21385,96 @@
       <c r="G510" t="s">
         <v>3060</v>
       </c>
     </row>
     <row r="511" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
         <v>3061</v>
       </c>
       <c r="B511" t="s">
         <v>3062</v>
       </c>
       <c r="C511" t="s">
         <v>3063</v>
       </c>
       <c r="D511" t="s">
         <v>3064</v>
       </c>
       <c r="E511" t="s">
         <v>3065</v>
       </c>
       <c r="F511" t="s">
         <v>3066</v>
       </c>
       <c r="G511" t="s">
         <v>3067</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B512" t="s">
+        <v>3069</v>
+      </c>
+      <c r="C512" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D512" t="s">
+        <v>3071</v>
+      </c>
+      <c r="E512" t="s">
+        <v>3072</v>
+      </c>
+      <c r="F512" t="s">
+        <v>3073</v>
+      </c>
+      <c r="G512" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B513" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C513" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D513" t="s">
+        <v>3078</v>
+      </c>
+      <c r="E513" t="s">
+        <v>3079</v>
+      </c>
+      <c r="F513" t="s">
+        <v>3080</v>
+      </c>
+      <c r="G513" t="s">
+        <v>3001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">