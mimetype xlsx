--- v2 (2026-07-06)
+++ v3 (2026-08-21)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JPM month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3591" uniqueCount="3081">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3598" uniqueCount="3089">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1983-12-01</t>
   </si>
   <si>
@@ -9241,60 +9241,84 @@
   <si>
     <t>297.6900</t>
   </si>
   <si>
     <t>343.4500</t>
   </si>
   <si>
     <t>295.2700</t>
   </si>
   <si>
     <t>327.3300</t>
   </si>
   <si>
     <t>205963900.00</t>
   </si>
   <si>
     <t>9.36</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>328.3700</t>
   </si>
   <si>
-    <t>340.0000</t>
+    <t>359.3000</t>
   </si>
   <si>
     <t>325.0100</t>
   </si>
   <si>
-    <t>334.4700</t>
-[...2 lines deleted...]
-    <t>23624100.00</t>
+    <t>351.7900</t>
+  </si>
+  <si>
+    <t>210986200.00</t>
+  </si>
+  <si>
+    <t>7.47</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>353.7500</t>
+  </si>
+  <si>
+    <t>366.5000</t>
+  </si>
+  <si>
+    <t>350.8400</t>
+  </si>
+  <si>
+    <t>357.2600</t>
+  </si>
+  <si>
+    <t>70761148.00</t>
+  </si>
+  <si>
+    <t>1.55</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -9631,51 +9655,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G513"/>
+  <dimension ref="A1:G514"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -21430,51 +21454,74 @@
       </c>
       <c r="G512" t="s">
         <v>3074</v>
       </c>
     </row>
     <row r="513" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
         <v>3075</v>
       </c>
       <c r="B513" t="s">
         <v>3076</v>
       </c>
       <c r="C513" t="s">
         <v>3077</v>
       </c>
       <c r="D513" t="s">
         <v>3078</v>
       </c>
       <c r="E513" t="s">
         <v>3079</v>
       </c>
       <c r="F513" t="s">
         <v>3080</v>
       </c>
       <c r="G513" t="s">
-        <v>3001</v>
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B514" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C514" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D514" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E514" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F514" t="s">
+        <v>3087</v>
+      </c>
+      <c r="G514" t="s">
+        <v>3088</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">