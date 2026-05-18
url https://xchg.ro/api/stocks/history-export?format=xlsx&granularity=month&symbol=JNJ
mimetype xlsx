--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JNJ month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4739" uniqueCount="3955">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4746" uniqueCount="3962">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11860,63 +11860,84 @@
   <si>
     <t>249.1900</t>
   </si>
   <si>
     <t>251.7100</t>
   </si>
   <si>
     <t>232.2400</t>
   </si>
   <si>
     <t>244.4400</t>
   </si>
   <si>
     <t>170394800.00</t>
   </si>
   <si>
     <t>-1.61</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>245.6000</t>
   </si>
   <si>
-    <t>247.2000</t>
-[...11 lines deleted...]
-    <t>-0.13</t>
+    <t>247.2100</t>
+  </si>
+  <si>
+    <t>223.7800</t>
+  </si>
+  <si>
+    <t>229.8500</t>
+  </si>
+  <si>
+    <t>160246000.00</t>
+  </si>
+  <si>
+    <t>-5.97</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>229.0600</t>
+  </si>
+  <si>
+    <t>232.1400</t>
+  </si>
+  <si>
+    <t>220.3700</t>
+  </si>
+  <si>
+    <t>226.7100</t>
+  </si>
+  <si>
+    <t>82891300.00</t>
+  </si>
+  <si>
+    <t>-1.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -12253,51 +12274,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G677"/>
+  <dimension ref="A1:G678"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27825,50 +27846,73 @@
       <c r="G676" t="s">
         <v>3947</v>
       </c>
     </row>
     <row r="677" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A677" t="s">
         <v>3948</v>
       </c>
       <c r="B677" t="s">
         <v>3949</v>
       </c>
       <c r="C677" t="s">
         <v>3950</v>
       </c>
       <c r="D677" t="s">
         <v>3951</v>
       </c>
       <c r="E677" t="s">
         <v>3952</v>
       </c>
       <c r="F677" t="s">
         <v>3953</v>
       </c>
       <c r="G677" t="s">
         <v>3954</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>3955</v>
+      </c>
+      <c r="B678" t="s">
+        <v>3956</v>
+      </c>
+      <c r="C678" t="s">
+        <v>3957</v>
+      </c>
+      <c r="D678" t="s">
+        <v>3958</v>
+      </c>
+      <c r="E678" t="s">
+        <v>3959</v>
+      </c>
+      <c r="F678" t="s">
+        <v>3960</v>
+      </c>
+      <c r="G678" t="s">
+        <v>3961</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">