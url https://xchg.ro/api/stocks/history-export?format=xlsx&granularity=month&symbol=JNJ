--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JNJ month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4746" uniqueCount="3962">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4760" uniqueCount="3975">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11881,63 +11881,102 @@
   <si>
     <t>245.6000</t>
   </si>
   <si>
     <t>247.2100</t>
   </si>
   <si>
     <t>223.7800</t>
   </si>
   <si>
     <t>229.8500</t>
   </si>
   <si>
     <t>160246000.00</t>
   </si>
   <si>
     <t>-5.97</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>229.0600</t>
   </si>
   <si>
-    <t>232.1400</t>
+    <t>235.5000</t>
   </si>
   <si>
     <t>220.3700</t>
   </si>
   <si>
-    <t>226.7100</t>
-[...5 lines deleted...]
-    <t>-1.37</t>
+    <t>225.3300</t>
+  </si>
+  <si>
+    <t>154320500.00</t>
+  </si>
+  <si>
+    <t>-1.97</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>223.2000</t>
+  </si>
+  <si>
+    <t>259.9000</t>
+  </si>
+  <si>
+    <t>220.8400</t>
+  </si>
+  <si>
+    <t>253.9700</t>
+  </si>
+  <si>
+    <t>188622900.00</t>
+  </si>
+  <si>
+    <t>12.71</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>253.2500</t>
+  </si>
+  <si>
+    <t>269.4300</t>
+  </si>
+  <si>
+    <t>251.0800</t>
+  </si>
+  <si>
+    <t>259.1000</t>
+  </si>
+  <si>
+    <t>43472135.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -12274,51 +12313,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G678"/>
+  <dimension ref="A1:G680"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27869,50 +27908,96 @@
       <c r="G677" t="s">
         <v>3954</v>
       </c>
     </row>
     <row r="678" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A678" t="s">
         <v>3955</v>
       </c>
       <c r="B678" t="s">
         <v>3956</v>
       </c>
       <c r="C678" t="s">
         <v>3957</v>
       </c>
       <c r="D678" t="s">
         <v>3958</v>
       </c>
       <c r="E678" t="s">
         <v>3959</v>
       </c>
       <c r="F678" t="s">
         <v>3960</v>
       </c>
       <c r="G678" t="s">
         <v>3961</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>3962</v>
+      </c>
+      <c r="B679" t="s">
+        <v>3963</v>
+      </c>
+      <c r="C679" t="s">
+        <v>3964</v>
+      </c>
+      <c r="D679" t="s">
+        <v>3965</v>
+      </c>
+      <c r="E679" t="s">
+        <v>3966</v>
+      </c>
+      <c r="F679" t="s">
+        <v>3967</v>
+      </c>
+      <c r="G679" t="s">
+        <v>3968</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>3969</v>
+      </c>
+      <c r="B680" t="s">
+        <v>3970</v>
+      </c>
+      <c r="C680" t="s">
+        <v>3971</v>
+      </c>
+      <c r="D680" t="s">
+        <v>3972</v>
+      </c>
+      <c r="E680" t="s">
+        <v>3973</v>
+      </c>
+      <c r="F680" t="s">
+        <v>3974</v>
+      </c>
+      <c r="G680" t="s">
+        <v>754</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">