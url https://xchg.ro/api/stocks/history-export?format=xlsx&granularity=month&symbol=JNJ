--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JNJ month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4760" uniqueCount="3975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4774" uniqueCount="3989">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1970-01-01</t>
   </si>
   <si>
@@ -11923,60 +11923,102 @@
   <si>
     <t>223.2000</t>
   </si>
   <si>
     <t>259.9000</t>
   </si>
   <si>
     <t>220.8400</t>
   </si>
   <si>
     <t>253.9700</t>
   </si>
   <si>
     <t>188622900.00</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>253.2500</t>
   </si>
   <si>
-    <t>269.4300</t>
-[...8 lines deleted...]
-    <t>43472135.00</t>
+    <t>274.9000</t>
+  </si>
+  <si>
+    <t>245.4900</t>
+  </si>
+  <si>
+    <t>256.3500</t>
+  </si>
+  <si>
+    <t>176660400.00</t>
+  </si>
+  <si>
+    <t>0.94</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>254.9700</t>
+  </si>
+  <si>
+    <t>276.4700</t>
+  </si>
+  <si>
+    <t>250.4400</t>
+  </si>
+  <si>
+    <t>265.8500</t>
+  </si>
+  <si>
+    <t>136900300.00</t>
+  </si>
+  <si>
+    <t>3.71</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>270.8300</t>
+  </si>
+  <si>
+    <t>281.0700</t>
+  </si>
+  <si>
+    <t>265.7200</t>
+  </si>
+  <si>
+    <t>266.3500</t>
+  </si>
+  <si>
+    <t>43343400.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -12313,51 +12355,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G680"/>
+  <dimension ref="A1:G682"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -27953,51 +27995,97 @@
       </c>
       <c r="G679" t="s">
         <v>3968</v>
       </c>
     </row>
     <row r="680" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A680" t="s">
         <v>3969</v>
       </c>
       <c r="B680" t="s">
         <v>3970</v>
       </c>
       <c r="C680" t="s">
         <v>3971</v>
       </c>
       <c r="D680" t="s">
         <v>3972</v>
       </c>
       <c r="E680" t="s">
         <v>3973</v>
       </c>
       <c r="F680" t="s">
         <v>3974</v>
       </c>
       <c r="G680" t="s">
-        <v>754</v>
+        <v>3975</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>3976</v>
+      </c>
+      <c r="B681" t="s">
+        <v>3977</v>
+      </c>
+      <c r="C681" t="s">
+        <v>3978</v>
+      </c>
+      <c r="D681" t="s">
+        <v>3979</v>
+      </c>
+      <c r="E681" t="s">
+        <v>3980</v>
+      </c>
+      <c r="F681" t="s">
+        <v>3981</v>
+      </c>
+      <c r="G681" t="s">
+        <v>3982</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>3983</v>
+      </c>
+      <c r="B682" t="s">
+        <v>3984</v>
+      </c>
+      <c r="C682" t="s">
+        <v>3985</v>
+      </c>
+      <c r="D682" t="s">
+        <v>3986</v>
+      </c>
+      <c r="E682" t="s">
+        <v>3987</v>
+      </c>
+      <c r="F682" t="s">
+        <v>3988</v>
+      </c>
+      <c r="G682" t="s">
+        <v>2420</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">