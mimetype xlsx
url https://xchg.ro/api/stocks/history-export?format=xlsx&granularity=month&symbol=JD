--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="969">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="976">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2014-05-01</t>
   </si>
   <si>
@@ -2905,60 +2905,81 @@
   <si>
     <t>-6.85</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>24.5080</t>
   </si>
   <si>
     <t>29.5700</t>
   </si>
   <si>
     <t>284893100.00</t>
   </si>
   <si>
     <t>11.46</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>29.0800</t>
   </si>
   <si>
-    <t>28.7850</t>
-[...8 lines deleted...]
-    <t>-2.37</t>
+    <t>32.0500</t>
+  </si>
+  <si>
+    <t>27.9000</t>
+  </si>
+  <si>
+    <t>30.3200</t>
+  </si>
+  <si>
+    <t>182796600.00</t>
+  </si>
+  <si>
+    <t>2.54</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>34.3000</t>
+  </si>
+  <si>
+    <t>29.5720</t>
+  </si>
+  <si>
+    <t>32.0100</t>
+  </si>
+  <si>
+    <t>143335800.00</t>
+  </si>
+  <si>
+    <t>5.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3295,51 +3316,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G145"/>
+  <dimension ref="A1:G146"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6618,63 +6639,86 @@
       </c>
       <c r="C144" t="s">
         <v>938</v>
       </c>
       <c r="D144" t="s">
         <v>959</v>
       </c>
       <c r="E144" t="s">
         <v>960</v>
       </c>
       <c r="F144" t="s">
         <v>961</v>
       </c>
       <c r="G144" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
         <v>963</v>
       </c>
       <c r="B145" t="s">
         <v>964</v>
       </c>
       <c r="C145" t="s">
-        <v>423</v>
+        <v>965</v>
       </c>
       <c r="D145" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="E145" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F145" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="G145" t="s">
-        <v>968</v>
+        <v>969</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>970</v>
+      </c>
+      <c r="B146" t="s">
+        <v>417</v>
+      </c>
+      <c r="C146" t="s">
+        <v>971</v>
+      </c>
+      <c r="D146" t="s">
+        <v>972</v>
+      </c>
+      <c r="E146" t="s">
+        <v>973</v>
+      </c>
+      <c r="F146" t="s">
+        <v>974</v>
+      </c>
+      <c r="G146" t="s">
+        <v>975</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">