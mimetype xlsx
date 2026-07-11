--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1022" uniqueCount="976">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="987">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2014-05-01</t>
   </si>
   <si>
@@ -2926,60 +2926,93 @@
   <si>
     <t>29.0800</t>
   </si>
   <si>
     <t>32.0500</t>
   </si>
   <si>
     <t>27.9000</t>
   </si>
   <si>
     <t>30.3200</t>
   </si>
   <si>
     <t>182796600.00</t>
   </si>
   <si>
     <t>2.54</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>34.3000</t>
   </si>
   <si>
-    <t>29.5720</t>
-[...8 lines deleted...]
-    <t>5.57</t>
+    <t>28.6600</t>
+  </si>
+  <si>
+    <t>28.8300</t>
+  </si>
+  <si>
+    <t>229465300.00</t>
+  </si>
+  <si>
+    <t>-4.91</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>30.6900</t>
+  </si>
+  <si>
+    <t>24.5450</t>
+  </si>
+  <si>
+    <t>179465800.00</t>
+  </si>
+  <si>
+    <t>-11.62</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>25.4650</t>
+  </si>
+  <si>
+    <t>27.9250</t>
+  </si>
+  <si>
+    <t>27.7400</t>
+  </si>
+  <si>
+    <t>47239766.00</t>
+  </si>
+  <si>
+    <t>8.87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3316,51 +3349,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G146"/>
+  <dimension ref="A1:G148"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6675,50 +6708,96 @@
       <c r="G145" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
         <v>970</v>
       </c>
       <c r="B146" t="s">
         <v>417</v>
       </c>
       <c r="C146" t="s">
         <v>971</v>
       </c>
       <c r="D146" t="s">
         <v>972</v>
       </c>
       <c r="E146" t="s">
         <v>973</v>
       </c>
       <c r="F146" t="s">
         <v>974</v>
       </c>
       <c r="G146" t="s">
         <v>975</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>976</v>
+      </c>
+      <c r="B147" t="s">
+        <v>29</v>
+      </c>
+      <c r="C147" t="s">
+        <v>977</v>
+      </c>
+      <c r="D147" t="s">
+        <v>978</v>
+      </c>
+      <c r="E147" t="s">
+        <v>411</v>
+      </c>
+      <c r="F147" t="s">
+        <v>979</v>
+      </c>
+      <c r="G147" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>981</v>
+      </c>
+      <c r="B148" t="s">
+        <v>982</v>
+      </c>
+      <c r="C148" t="s">
+        <v>983</v>
+      </c>
+      <c r="D148" t="s">
+        <v>195</v>
+      </c>
+      <c r="E148" t="s">
+        <v>984</v>
+      </c>
+      <c r="F148" t="s">
+        <v>985</v>
+      </c>
+      <c r="G148" t="s">
+        <v>986</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">