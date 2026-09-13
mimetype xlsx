--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="JD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="987">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="998">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2014-05-01</t>
   </si>
   <si>
@@ -2959,60 +2959,93 @@
   <si>
     <t>-4.91</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>30.6900</t>
   </si>
   <si>
     <t>24.5450</t>
   </si>
   <si>
     <t>179465800.00</t>
   </si>
   <si>
     <t>-11.62</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>25.4650</t>
   </si>
   <si>
-    <t>27.9250</t>
-[...8 lines deleted...]
-    <t>8.87</t>
+    <t>33.0100</t>
+  </si>
+  <si>
+    <t>172847000.00</t>
+  </si>
+  <si>
+    <t>29.55</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>33.4900</t>
+  </si>
+  <si>
+    <t>28.2050</t>
+  </si>
+  <si>
+    <t>28.2400</t>
+  </si>
+  <si>
+    <t>175654900.00</t>
+  </si>
+  <si>
+    <t>-14.45</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>27.8650</t>
+  </si>
+  <si>
+    <t>28.2900</t>
+  </si>
+  <si>
+    <t>27.0200</t>
+  </si>
+  <si>
+    <t>47372500.00</t>
+  </si>
+  <si>
+    <t>-4.32</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -3349,51 +3382,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G148"/>
+  <dimension ref="A1:G150"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -6741,63 +6774,109 @@
       </c>
       <c r="C147" t="s">
         <v>977</v>
       </c>
       <c r="D147" t="s">
         <v>978</v>
       </c>
       <c r="E147" t="s">
         <v>411</v>
       </c>
       <c r="F147" t="s">
         <v>979</v>
       </c>
       <c r="G147" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
         <v>981</v>
       </c>
       <c r="B148" t="s">
         <v>982</v>
       </c>
       <c r="C148" t="s">
-        <v>983</v>
+        <v>108</v>
       </c>
       <c r="D148" t="s">
         <v>195</v>
       </c>
       <c r="E148" t="s">
+        <v>983</v>
+      </c>
+      <c r="F148" t="s">
         <v>984</v>
       </c>
-      <c r="F148" t="s">
+      <c r="G148" t="s">
         <v>985</v>
       </c>
-      <c r="G148" t="s">
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
         <v>986</v>
+      </c>
+      <c r="B149" t="s">
+        <v>933</v>
+      </c>
+      <c r="C149" t="s">
+        <v>987</v>
+      </c>
+      <c r="D149" t="s">
+        <v>988</v>
+      </c>
+      <c r="E149" t="s">
+        <v>989</v>
+      </c>
+      <c r="F149" t="s">
+        <v>990</v>
+      </c>
+      <c r="G149" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>992</v>
+      </c>
+      <c r="B150" t="s">
+        <v>993</v>
+      </c>
+      <c r="C150" t="s">
+        <v>994</v>
+      </c>
+      <c r="D150" t="s">
+        <v>126</v>
+      </c>
+      <c r="E150" t="s">
+        <v>995</v>
+      </c>
+      <c r="F150" t="s">
+        <v>996</v>
+      </c>
+      <c r="G150" t="s">
+        <v>997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">