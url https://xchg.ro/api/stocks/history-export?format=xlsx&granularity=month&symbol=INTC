--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="INTC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3885" uniqueCount="3273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3892" uniqueCount="3279">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9811,66 +9811,84 @@
   <si>
     <t>-1.85</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>44.2000</t>
   </si>
   <si>
     <t>49.1700</t>
   </si>
   <si>
     <t>40.6300</t>
   </si>
   <si>
     <t>44.1300</t>
   </si>
   <si>
     <t>1882860600.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>45.0100</t>
-[...2 lines deleted...]
-    <t>48.7700</t>
+    <t>95.6900</t>
   </si>
   <si>
     <t>44.9800</t>
   </si>
   <si>
-    <t>48.0300</t>
-[...5 lines deleted...]
-    <t>8.84</t>
+    <t>94.4800</t>
+  </si>
+  <si>
+    <t>2876537500.00</t>
+  </si>
+  <si>
+    <t>114.09</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>93.2000</t>
+  </si>
+  <si>
+    <t>132.7500</t>
+  </si>
+  <si>
+    <t>92.6100</t>
+  </si>
+  <si>
+    <t>108.7700</t>
+  </si>
+  <si>
+    <t>1702204467.00</t>
+  </si>
+  <si>
+    <t>15.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10207,51 +10225,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G555"/>
+  <dimension ref="A1:G556"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22957,66 +22975,89 @@
       </c>
       <c r="B554" t="s">
         <v>3261</v>
       </c>
       <c r="C554" t="s">
         <v>3262</v>
       </c>
       <c r="D554" t="s">
         <v>3263</v>
       </c>
       <c r="E554" t="s">
         <v>3264</v>
       </c>
       <c r="F554" t="s">
         <v>3265</v>
       </c>
       <c r="G554" t="s">
         <v>2686</v>
       </c>
     </row>
     <row r="555" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
         <v>3266</v>
       </c>
       <c r="B555" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C555" t="s">
         <v>3267</v>
       </c>
-      <c r="C555" t="s">
+      <c r="D555" t="s">
         <v>3268</v>
       </c>
-      <c r="D555" t="s">
+      <c r="E555" t="s">
         <v>3269</v>
       </c>
-      <c r="E555" t="s">
+      <c r="F555" t="s">
         <v>3270</v>
       </c>
-      <c r="F555" t="s">
+      <c r="G555" t="s">
         <v>3271</v>
       </c>
-      <c r="G555" t="s">
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
         <v>3272</v>
+      </c>
+      <c r="B556" t="s">
+        <v>3273</v>
+      </c>
+      <c r="C556" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D556" t="s">
+        <v>3275</v>
+      </c>
+      <c r="E556" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F556" t="s">
+        <v>3277</v>
+      </c>
+      <c r="G556" t="s">
+        <v>3278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">