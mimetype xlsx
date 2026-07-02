--- v1 (2026-05-17)
+++ v2 (2026-07-02)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="INTC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3892" uniqueCount="3279">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3293">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9838,57 +9838,99 @@
   <si>
     <t>44.9800</t>
   </si>
   <si>
     <t>94.4800</t>
   </si>
   <si>
     <t>2876537500.00</t>
   </si>
   <si>
     <t>114.09</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>93.2000</t>
   </si>
   <si>
     <t>132.7500</t>
   </si>
   <si>
     <t>92.6100</t>
   </si>
   <si>
-    <t>108.7700</t>
-[...5 lines deleted...]
-    <t>15.12</t>
+    <t>114.6800</t>
+  </si>
+  <si>
+    <t>2841522300.00</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>109.4300</t>
+  </si>
+  <si>
+    <t>142.3500</t>
+  </si>
+  <si>
+    <t>98.3300</t>
+  </si>
+  <si>
+    <t>139.6300</t>
+  </si>
+  <si>
+    <t>2758877600.00</t>
+  </si>
+  <si>
+    <t>21.76</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>135.0000</t>
+  </si>
+  <si>
+    <t>135.7399</t>
+  </si>
+  <si>
+    <t>126.6805</t>
+  </si>
+  <si>
+    <t>127.0200</t>
+  </si>
+  <si>
+    <t>110803268.00</t>
+  </si>
+  <si>
+    <t>-9.03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10225,51 +10267,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G556"/>
+  <dimension ref="A1:G558"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23014,50 +23056,96 @@
       <c r="G555" t="s">
         <v>3271</v>
       </c>
     </row>
     <row r="556" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
         <v>3272</v>
       </c>
       <c r="B556" t="s">
         <v>3273</v>
       </c>
       <c r="C556" t="s">
         <v>3274</v>
       </c>
       <c r="D556" t="s">
         <v>3275</v>
       </c>
       <c r="E556" t="s">
         <v>3276</v>
       </c>
       <c r="F556" t="s">
         <v>3277</v>
       </c>
       <c r="G556" t="s">
         <v>3278</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B557" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C557" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D557" t="s">
+        <v>3282</v>
+      </c>
+      <c r="E557" t="s">
+        <v>3283</v>
+      </c>
+      <c r="F557" t="s">
+        <v>3284</v>
+      </c>
+      <c r="G557" t="s">
+        <v>3285</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B558" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C558" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D558" t="s">
+        <v>3289</v>
+      </c>
+      <c r="E558" t="s">
+        <v>3290</v>
+      </c>
+      <c r="F558" t="s">
+        <v>3291</v>
+      </c>
+      <c r="G558" t="s">
+        <v>3292</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">