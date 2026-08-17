--- v2 (2026-07-02)
+++ v3 (2026-08-17)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="INTC month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3906" uniqueCount="3293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3913" uniqueCount="3300">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1980-03-01</t>
   </si>
   <si>
@@ -9181,315 +9181,315 @@
   <si>
     <t>32.6700</t>
   </si>
   <si>
     <t>1193573500.00</t>
   </si>
   <si>
     <t>31.05</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
     <t>32.9400</t>
   </si>
   <si>
     <t>33.8400</t>
   </si>
   <si>
     <t>28.5100</t>
   </si>
   <si>
     <t>31.0600</t>
   </si>
   <si>
-    <t>728887300.00</t>
+    <t>728910000.00</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
     <t>31.1100</t>
   </si>
   <si>
     <t>31.4400</t>
   </si>
   <si>
-    <t>968032100.00</t>
+    <t>968066700.00</t>
   </si>
   <si>
     <t>1.22</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
     <t>31.8000</t>
   </si>
   <si>
     <t>37.1100</t>
   </si>
   <si>
     <t>29.7000</t>
   </si>
   <si>
     <t>33.4400</t>
   </si>
   <si>
-    <t>1065251500.00</t>
+    <t>1065468900.00</t>
   </si>
   <si>
     <t>6.36</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>37.1900</t>
   </si>
   <si>
     <t>31.3800</t>
   </si>
   <si>
     <t>35.7700</t>
   </si>
   <si>
-    <t>791749800.00</t>
+    <t>791768500.00</t>
   </si>
   <si>
     <t>6.97</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>35.8200</t>
   </si>
   <si>
     <t>36.0200</t>
   </si>
   <si>
     <t>32.0200</t>
   </si>
   <si>
     <t>35.1400</t>
   </si>
   <si>
-    <t>716033800.00</t>
+    <t>716076000.00</t>
   </si>
   <si>
     <t>-1.76</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
     <t>35.7900</t>
   </si>
   <si>
     <t>40.0700</t>
   </si>
   <si>
     <t>33.6400</t>
   </si>
   <si>
     <t>35.5500</t>
   </si>
   <si>
-    <t>841329600.00</t>
+    <t>841397800.00</t>
   </si>
   <si>
     <t>1.17</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
     <t>35.6100</t>
   </si>
   <si>
     <t>37.2200</t>
   </si>
   <si>
     <t>32.1500</t>
   </si>
   <si>
     <t>36.5000</t>
   </si>
   <si>
-    <t>795454900.00</t>
+    <t>795476300.00</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>45.3400</t>
   </si>
   <si>
     <t>36.2800</t>
   </si>
   <si>
     <t>44.7000</t>
   </si>
   <si>
-    <t>807892600.00</t>
+    <t>807901900.00</t>
   </si>
   <si>
     <t>22.47</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
     <t>44.3600</t>
   </si>
   <si>
     <t>51.2800</t>
   </si>
   <si>
     <t>41.1700</t>
   </si>
   <si>
     <t>50.2500</t>
   </si>
   <si>
-    <t>829442300.00</t>
+    <t>829551100.00</t>
   </si>
   <si>
     <t>12.42</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
     <t>50.3000</t>
   </si>
   <si>
     <t>43.0800</t>
   </si>
   <si>
-    <t>1002649600.00</t>
+    <t>1002867500.00</t>
   </si>
   <si>
     <t>-14.27</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
     <t>43.1500</t>
   </si>
   <si>
     <t>45.2700</t>
   </si>
   <si>
     <t>41.6000</t>
   </si>
   <si>
     <t>43.0500</t>
   </si>
   <si>
-    <t>815730300.00</t>
+    <t>815630800.00</t>
   </si>
   <si>
     <t>-0.07</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
     <t>43.4100</t>
   </si>
   <si>
     <t>46.6300</t>
   </si>
   <si>
     <t>40.5700</t>
   </si>
   <si>
     <t>44.1700</t>
   </si>
   <si>
-    <t>948997100.00</t>
+    <t>949239600.00</t>
   </si>
   <si>
     <t>2.60</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>44.2900</t>
   </si>
   <si>
     <t>45.4100</t>
   </si>
   <si>
     <t>30.4700</t>
   </si>
   <si>
-    <t>1262595200.00</t>
+    <t>1262774700.00</t>
   </si>
   <si>
     <t>-31.02</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
     <t>30.1700</t>
   </si>
   <si>
     <t>32.4200</t>
   </si>
   <si>
     <t>29.7300</t>
   </si>
   <si>
     <t>30.8500</t>
   </si>
   <si>
-    <t>1024223300.00</t>
+    <t>1024217800.00</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>31.0300</t>
   </si>
   <si>
     <t>31.4800</t>
   </si>
   <si>
     <t>29.9400</t>
   </si>
   <si>
     <t>30.9700</t>
   </si>
   <si>
-    <t>753487800.00</t>
+    <t>751509700.00</t>
   </si>
   <si>
     <t>0.39</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>37.1600</t>
   </si>
   <si>
     <t>30.0100</t>
   </si>
   <si>
     <t>30.7400</t>
   </si>
   <si>
     <t>1187303500.00</t>
   </si>
   <si>
     <t>-0.74</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
@@ -9502,105 +9502,105 @@
   <si>
     <t>18.8400</t>
   </si>
   <si>
     <t>2013019200.00</t>
   </si>
   <si>
     <t>-28.30</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
     <t>21.5400</t>
   </si>
   <si>
     <t>24.6600</t>
   </si>
   <si>
     <t>18.5100</t>
   </si>
   <si>
     <t>23.4600</t>
   </si>
   <si>
-    <t>2133025600.00</t>
+    <t>2132943300.00</t>
   </si>
   <si>
     <t>6.44</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
     <t>21.5200</t>
   </si>
   <si>
     <t>1274330900.00</t>
   </si>
   <si>
     <t>-8.27</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
     <t>21.9100</t>
   </si>
   <si>
     <t>24.0500</t>
   </si>
   <si>
-    <t>1435316400.00</t>
+    <t>1435238600.00</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
     <t>25.4800</t>
   </si>
   <si>
     <t>18.9000</t>
   </si>
   <si>
     <t>1681318400.00</t>
   </si>
   <si>
     <t>-16.63</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
     <t>20.2300</t>
   </si>
   <si>
     <t>22.4100</t>
   </si>
   <si>
-    <t>1473521500.00</t>
+    <t>1473128300.00</t>
   </si>
   <si>
     <t>-3.09</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
     <t>18.9700</t>
   </si>
   <si>
     <t>27.5500</t>
   </si>
   <si>
     <t>18.7800</t>
   </si>
   <si>
     <t>23.7300</t>
   </si>
   <si>
     <t>2309470800.00</t>
   </si>
   <si>
     <t>22.13</t>
   </si>
@@ -9610,51 +9610,51 @@
   <si>
     <t>25.0000</t>
   </si>
   <si>
     <t>26.4100</t>
   </si>
   <si>
     <t>19.2900</t>
   </si>
   <si>
     <t>22.7100</t>
   </si>
   <si>
     <t>2204778500.00</t>
   </si>
   <si>
     <t>-4.30</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>22.5600</t>
   </si>
   <si>
-    <t>2422713100.00</t>
+    <t>2422926400.00</t>
   </si>
   <si>
     <t>-11.49</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
     <t>22.8800</t>
   </si>
   <si>
     <t>19.5500</t>
   </si>
   <si>
     <t>1397631200.00</t>
   </si>
   <si>
     <t>-2.74</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
     <t>23.3800</t>
   </si>
@@ -9874,63 +9874,84 @@
   <si>
     <t>109.4300</t>
   </si>
   <si>
     <t>142.3500</t>
   </si>
   <si>
     <t>98.3300</t>
   </si>
   <si>
     <t>139.6300</t>
   </si>
   <si>
     <t>2758877600.00</t>
   </si>
   <si>
     <t>21.76</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>135.0000</t>
   </si>
   <si>
-    <t>135.7399</t>
-[...11 lines deleted...]
-    <t>-9.03</t>
+    <t>135.7400</t>
+  </si>
+  <si>
+    <t>81.7900</t>
+  </si>
+  <si>
+    <t>90.2000</t>
+  </si>
+  <si>
+    <t>2572885900.00</t>
+  </si>
+  <si>
+    <t>-35.40</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>88.4000</t>
+  </si>
+  <si>
+    <t>107.5700</t>
+  </si>
+  <si>
+    <t>85.6200</t>
+  </si>
+  <si>
+    <t>102.5000</t>
+  </si>
+  <si>
+    <t>1100832700.00</t>
+  </si>
+  <si>
+    <t>13.64</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10267,51 +10288,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G558"/>
+  <dimension ref="A1:G559"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -23102,50 +23123,73 @@
       <c r="G557" t="s">
         <v>3285</v>
       </c>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
         <v>3286</v>
       </c>
       <c r="B558" t="s">
         <v>3287</v>
       </c>
       <c r="C558" t="s">
         <v>3288</v>
       </c>
       <c r="D558" t="s">
         <v>3289</v>
       </c>
       <c r="E558" t="s">
         <v>3290</v>
       </c>
       <c r="F558" t="s">
         <v>3291</v>
       </c>
       <c r="G558" t="s">
         <v>3292</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B559" t="s">
+        <v>3294</v>
+      </c>
+      <c r="C559" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D559" t="s">
+        <v>3296</v>
+      </c>
+      <c r="E559" t="s">
+        <v>3297</v>
+      </c>
+      <c r="F559" t="s">
+        <v>3298</v>
+      </c>
+      <c r="G559" t="s">
+        <v>3299</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">