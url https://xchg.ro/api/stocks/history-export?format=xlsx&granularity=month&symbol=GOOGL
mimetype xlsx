--- v0 (2026-04-02)
+++ v1 (2026-06-09)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="GOOGL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1834" uniqueCount="1805">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="1819">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2004-08-01</t>
   </si>
   <si>
@@ -5407,66 +5407,108 @@
   <si>
     <t>-7.76</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>303.2300</t>
   </si>
   <si>
     <t>312.4700</t>
   </si>
   <si>
     <t>272.1100</t>
   </si>
   <si>
     <t>287.5600</t>
   </si>
   <si>
     <t>671015780.00</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>290.8350</t>
-[...14 lines deleted...]
-    <t>3.42</t>
+    <t>290.8400</t>
+  </si>
+  <si>
+    <t>385.8400</t>
+  </si>
+  <si>
+    <t>289.4500</t>
+  </si>
+  <si>
+    <t>384.8000</t>
+  </si>
+  <si>
+    <t>564665500.00</t>
+  </si>
+  <si>
+    <t>33.82</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>381.6300</t>
+  </si>
+  <si>
+    <t>408.6100</t>
+  </si>
+  <si>
+    <t>378.4600</t>
+  </si>
+  <si>
+    <t>380.3400</t>
+  </si>
+  <si>
+    <t>546878600.00</t>
+  </si>
+  <si>
+    <t>-1.16</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>376.5200</t>
+  </si>
+  <si>
+    <t>378.5600</t>
+  </si>
+  <si>
+    <t>358.0800</t>
+  </si>
+  <si>
+    <t>363.3100</t>
+  </si>
+  <si>
+    <t>243936298.00</t>
+  </si>
+  <si>
+    <t>-4.48</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5803,51 +5845,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G262"/>
+  <dimension ref="A1:G264"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11830,50 +11872,96 @@
       <c r="G261" t="s">
         <v>1791</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A262" t="s">
         <v>1798</v>
       </c>
       <c r="B262" t="s">
         <v>1799</v>
       </c>
       <c r="C262" t="s">
         <v>1800</v>
       </c>
       <c r="D262" t="s">
         <v>1801</v>
       </c>
       <c r="E262" t="s">
         <v>1802</v>
       </c>
       <c r="F262" t="s">
         <v>1803</v>
       </c>
       <c r="G262" t="s">
         <v>1804</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1808</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1809</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G263" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E264" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G264" t="s">
+        <v>1818</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">