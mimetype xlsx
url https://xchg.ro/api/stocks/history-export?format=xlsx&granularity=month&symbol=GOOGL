--- v1 (2026-06-09)
+++ v2 (2026-08-15)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="GOOGL month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1848" uniqueCount="1819">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1862" uniqueCount="1833">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>2004-08-01</t>
   </si>
   <si>
@@ -5455,60 +5455,102 @@
   <si>
     <t>408.6100</t>
   </si>
   <si>
     <t>378.4600</t>
   </si>
   <si>
     <t>380.3400</t>
   </si>
   <si>
     <t>546878600.00</t>
   </si>
   <si>
     <t>-1.16</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>376.5200</t>
   </si>
   <si>
     <t>378.5600</t>
   </si>
   <si>
-    <t>358.0800</t>
-[...8 lines deleted...]
-    <t>-4.48</t>
+    <t>330.2000</t>
+  </si>
+  <si>
+    <t>357.3700</t>
+  </si>
+  <si>
+    <t>848216100.00</t>
+  </si>
+  <si>
+    <t>-6.04</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>358.3700</t>
+  </si>
+  <si>
+    <t>375.2700</t>
+  </si>
+  <si>
+    <t>314.9000</t>
+  </si>
+  <si>
+    <t>356.1300</t>
+  </si>
+  <si>
+    <t>653024000.00</t>
+  </si>
+  <si>
+    <t>-0.35</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>365.4500</t>
+  </si>
+  <si>
+    <t>384.4800</t>
+  </si>
+  <si>
+    <t>340.8800</t>
+  </si>
+  <si>
+    <t>345.9000</t>
+  </si>
+  <si>
+    <t>274240517.00</t>
+  </si>
+  <si>
+    <t>-2.87</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -5845,51 +5887,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G264"/>
+  <dimension ref="A1:G266"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -11918,50 +11960,96 @@
       <c r="G263" t="s">
         <v>1811</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A264" t="s">
         <v>1812</v>
       </c>
       <c r="B264" t="s">
         <v>1813</v>
       </c>
       <c r="C264" t="s">
         <v>1814</v>
       </c>
       <c r="D264" t="s">
         <v>1815</v>
       </c>
       <c r="E264" t="s">
         <v>1816</v>
       </c>
       <c r="F264" t="s">
         <v>1817</v>
       </c>
       <c r="G264" t="s">
         <v>1818</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1822</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1823</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G265" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1829</v>
+      </c>
+      <c r="E266" t="s">
+        <v>1830</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G266" t="s">
+        <v>1832</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">