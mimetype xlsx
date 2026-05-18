--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="GD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4158" uniqueCount="3581">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4165" uniqueCount="3587">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1976-08-01</t>
   </si>
   <si>
@@ -10741,60 +10741,78 @@
   <si>
     <t>366.7500</t>
   </si>
   <si>
     <t>337.8100</t>
   </si>
   <si>
     <t>343.2200</t>
   </si>
   <si>
     <t>30630300.00</t>
   </si>
   <si>
     <t>-3.87</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>346.8100</t>
   </si>
   <si>
     <t>353.0300</t>
   </si>
   <si>
-    <t>345.1600</t>
-[...8 lines deleted...]
-    <t>2.13</t>
+    <t>306.7700</t>
+  </si>
+  <si>
+    <t>344.3000</t>
+  </si>
+  <si>
+    <t>31527300.00</t>
+  </si>
+  <si>
+    <t>0.31</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>345.4800</t>
+  </si>
+  <si>
+    <t>353.5700</t>
+  </si>
+  <si>
+    <t>333.2900</t>
+  </si>
+  <si>
+    <t>334.5000</t>
+  </si>
+  <si>
+    <t>14850800.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11131,51 +11149,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G594"/>
+  <dimension ref="A1:G595"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24794,50 +24812,73 @@
       <c r="G593" t="s">
         <v>3573</v>
       </c>
     </row>
     <row r="594" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A594" t="s">
         <v>3574</v>
       </c>
       <c r="B594" t="s">
         <v>3575</v>
       </c>
       <c r="C594" t="s">
         <v>3576</v>
       </c>
       <c r="D594" t="s">
         <v>3577</v>
       </c>
       <c r="E594" t="s">
         <v>3578</v>
       </c>
       <c r="F594" t="s">
         <v>3579</v>
       </c>
       <c r="G594" t="s">
         <v>3580</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B595" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C595" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D595" t="s">
+        <v>3584</v>
+      </c>
+      <c r="E595" t="s">
+        <v>3585</v>
+      </c>
+      <c r="F595" t="s">
+        <v>3586</v>
+      </c>
+      <c r="G595" t="s">
+        <v>2814</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">