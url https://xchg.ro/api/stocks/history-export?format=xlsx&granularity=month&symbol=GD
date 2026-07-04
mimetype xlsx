--- v1 (2026-05-18)
+++ v2 (2026-07-04)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="GD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4165" uniqueCount="3587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4179" uniqueCount="3601">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1976-08-01</t>
   </si>
   <si>
@@ -10765,54 +10765,96 @@
   <si>
     <t>306.7700</t>
   </si>
   <si>
     <t>344.3000</t>
   </si>
   <si>
     <t>31527300.00</t>
   </si>
   <si>
     <t>0.31</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>345.4800</t>
   </si>
   <si>
     <t>353.5700</t>
   </si>
   <si>
     <t>333.2900</t>
   </si>
   <si>
-    <t>334.5000</t>
-[...2 lines deleted...]
-    <t>14850800.00</t>
+    <t>346.8200</t>
+  </si>
+  <si>
+    <t>23031000.00</t>
+  </si>
+  <si>
+    <t>0.73</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>343.3500</t>
+  </si>
+  <si>
+    <t>367.0000</t>
+  </si>
+  <si>
+    <t>335.0200</t>
+  </si>
+  <si>
+    <t>354.2400</t>
+  </si>
+  <si>
+    <t>29402200.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>356.1500</t>
+  </si>
+  <si>
+    <t>373.5982</t>
+  </si>
+  <si>
+    <t>355.0000</t>
+  </si>
+  <si>
+    <t>373.5400</t>
+  </si>
+  <si>
+    <t>2574088.00</t>
+  </si>
+  <si>
+    <t>5.45</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11149,51 +11191,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G595"/>
+  <dimension ref="A1:G597"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24834,51 +24876,97 @@
       </c>
       <c r="G594" t="s">
         <v>3580</v>
       </c>
     </row>
     <row r="595" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A595" t="s">
         <v>3581</v>
       </c>
       <c r="B595" t="s">
         <v>3582</v>
       </c>
       <c r="C595" t="s">
         <v>3583</v>
       </c>
       <c r="D595" t="s">
         <v>3584</v>
       </c>
       <c r="E595" t="s">
         <v>3585</v>
       </c>
       <c r="F595" t="s">
         <v>3586</v>
       </c>
       <c r="G595" t="s">
-        <v>2814</v>
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B596" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C596" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D596" t="s">
+        <v>3591</v>
+      </c>
+      <c r="E596" t="s">
+        <v>3592</v>
+      </c>
+      <c r="F596" t="s">
+        <v>3593</v>
+      </c>
+      <c r="G596" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B597" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C597" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D597" t="s">
+        <v>3597</v>
+      </c>
+      <c r="E597" t="s">
+        <v>3598</v>
+      </c>
+      <c r="F597" t="s">
+        <v>3599</v>
+      </c>
+      <c r="G597" t="s">
+        <v>3600</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">