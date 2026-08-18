--- v2 (2026-07-04)
+++ v3 (2026-08-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="GD month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4179" uniqueCount="3601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4186" uniqueCount="3608">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1976-08-01</t>
   </si>
   <si>
@@ -10798,63 +10798,84 @@
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>343.3500</t>
   </si>
   <si>
     <t>367.0000</t>
   </si>
   <si>
     <t>335.0200</t>
   </si>
   <si>
     <t>354.2400</t>
   </si>
   <si>
     <t>29402200.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>356.1500</t>
   </si>
   <si>
-    <t>373.5982</t>
+    <t>400.0000</t>
   </si>
   <si>
     <t>355.0000</t>
   </si>
   <si>
-    <t>373.5400</t>
-[...5 lines deleted...]
-    <t>5.45</t>
+    <t>383.4200</t>
+  </si>
+  <si>
+    <t>26445000.00</t>
+  </si>
+  <si>
+    <t>8.24</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>387.5500</t>
+  </si>
+  <si>
+    <t>397.2000</t>
+  </si>
+  <si>
+    <t>378.8700</t>
+  </si>
+  <si>
+    <t>391.1400</t>
+  </si>
+  <si>
+    <t>8627127.00</t>
+  </si>
+  <si>
+    <t>2.01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -11191,51 +11212,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G597"/>
+  <dimension ref="A1:G598"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24923,50 +24944,73 @@
       <c r="G596" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="597" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A597" t="s">
         <v>3594</v>
       </c>
       <c r="B597" t="s">
         <v>3595</v>
       </c>
       <c r="C597" t="s">
         <v>3596</v>
       </c>
       <c r="D597" t="s">
         <v>3597</v>
       </c>
       <c r="E597" t="s">
         <v>3598</v>
       </c>
       <c r="F597" t="s">
         <v>3599</v>
       </c>
       <c r="G597" t="s">
         <v>3600</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B598" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C598" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D598" t="s">
+        <v>3604</v>
+      </c>
+      <c r="E598" t="s">
+        <v>3605</v>
+      </c>
+      <c r="F598" t="s">
+        <v>3606</v>
+      </c>
+      <c r="G598" t="s">
+        <v>3607</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">