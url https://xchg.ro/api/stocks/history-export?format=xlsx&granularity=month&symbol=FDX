--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FDX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4046" uniqueCount="3471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4053" uniqueCount="3478">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1978-04-01</t>
   </si>
   <si>
@@ -10408,63 +10408,84 @@
   <si>
     <t>384.3600</t>
   </si>
   <si>
     <t>387.4800</t>
   </si>
   <si>
     <t>341.2500</t>
   </si>
   <si>
     <t>356.1800</t>
   </si>
   <si>
     <t>46584000.00</t>
   </si>
   <si>
     <t>-7.96</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>358.8900</t>
   </si>
   <si>
-    <t>365.8900</t>
-[...11 lines deleted...]
-    <t>0.88</t>
+    <t>404.0300</t>
+  </si>
+  <si>
+    <t>353.5000</t>
+  </si>
+  <si>
+    <t>403.3100</t>
+  </si>
+  <si>
+    <t>31145100.00</t>
+  </si>
+  <si>
+    <t>13.23</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>403.0000</t>
+  </si>
+  <si>
+    <t>403.8500</t>
+  </si>
+  <si>
+    <t>354.1400</t>
+  </si>
+  <si>
+    <t>375.7800</t>
+  </si>
+  <si>
+    <t>19278000.00</t>
+  </si>
+  <si>
+    <t>-6.83</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10801,51 +10822,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G578"/>
+  <dimension ref="A1:G579"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24096,50 +24117,73 @@
       <c r="G577" t="s">
         <v>3463</v>
       </c>
     </row>
     <row r="578" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
         <v>3464</v>
       </c>
       <c r="B578" t="s">
         <v>3465</v>
       </c>
       <c r="C578" t="s">
         <v>3466</v>
       </c>
       <c r="D578" t="s">
         <v>3467</v>
       </c>
       <c r="E578" t="s">
         <v>3468</v>
       </c>
       <c r="F578" t="s">
         <v>3469</v>
       </c>
       <c r="G578" t="s">
         <v>3470</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B579" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C579" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D579" t="s">
+        <v>3474</v>
+      </c>
+      <c r="E579" t="s">
+        <v>3475</v>
+      </c>
+      <c r="F579" t="s">
+        <v>3476</v>
+      </c>
+      <c r="G579" t="s">
+        <v>3477</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">