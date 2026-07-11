--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FDX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4053" uniqueCount="3478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4067" uniqueCount="3497">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1978-04-01</t>
   </si>
   <si>
@@ -8527,1965 +8527,2022 @@
   <si>
     <t>247.2300</t>
   </si>
   <si>
     <t>256.3000</t>
   </si>
   <si>
     <t>236.6100</t>
   </si>
   <si>
     <t>249.1200</t>
   </si>
   <si>
     <t>28529000.00</t>
   </si>
   <si>
     <t>2018-06-01</t>
   </si>
   <si>
     <t>251.5700</t>
   </si>
   <si>
     <t>266.6700</t>
   </si>
   <si>
-    <t>222.4400</t>
-[...8 lines deleted...]
-    <t>-8.86</t>
+    <t>179.2425</t>
+  </si>
+  <si>
+    <t>182.9654</t>
+  </si>
+  <si>
+    <t>49056531.00</t>
+  </si>
+  <si>
+    <t>-26.56</t>
   </si>
   <si>
     <t>2018-07-01</t>
   </si>
   <si>
-    <t>225.3700</t>
-[...11 lines deleted...]
-    <t>32080800.00</t>
+    <t>181.6036</t>
+  </si>
+  <si>
+    <t>200.3384</t>
+  </si>
+  <si>
+    <t>181.5149</t>
+  </si>
+  <si>
+    <t>198.1225</t>
+  </si>
+  <si>
+    <t>39812273.00</t>
   </si>
   <si>
     <t>8.28</t>
   </si>
   <si>
     <t>2018-08-01</t>
   </si>
   <si>
-    <t>245.7000</t>
-[...11 lines deleted...]
-    <t>25492700.00</t>
+    <t>197.9855</t>
+  </si>
+  <si>
+    <t>203.2957</t>
+  </si>
+  <si>
+    <t>192.4093</t>
+  </si>
+  <si>
+    <t>196.5753</t>
+  </si>
+  <si>
+    <t>31636441.00</t>
   </si>
   <si>
     <t>-0.78</t>
   </si>
   <si>
     <t>2018-09-01</t>
   </si>
   <si>
-    <t>243.9000</t>
-[...11 lines deleted...]
-    <t>40372500.00</t>
+    <t>196.5351</t>
+  </si>
+  <si>
+    <t>208.9041</t>
+  </si>
+  <si>
+    <t>191.3860</t>
+  </si>
+  <si>
+    <t>194.0290</t>
+  </si>
+  <si>
+    <t>50102273.00</t>
   </si>
   <si>
     <t>-1.30</t>
   </si>
   <si>
     <t>2018-10-01</t>
   </si>
   <si>
-    <t>242.4800</t>
-[...11 lines deleted...]
-    <t>40076300.00</t>
+    <t>195.3908</t>
+  </si>
+  <si>
+    <t>196.2530</t>
+  </si>
+  <si>
+    <t>167.5262</t>
+  </si>
+  <si>
+    <t>177.5504</t>
+  </si>
+  <si>
+    <t>49734689.00</t>
   </si>
   <si>
     <t>-8.49</t>
   </si>
   <si>
     <t>2018-11-01</t>
   </si>
   <si>
-    <t>221.0000</t>
-[...11 lines deleted...]
-    <t>27046900.00</t>
+    <t>178.0822</t>
+  </si>
+  <si>
+    <t>186.8251</t>
+  </si>
+  <si>
+    <t>175.9468</t>
+  </si>
+  <si>
+    <t>184.5286</t>
+  </si>
+  <si>
+    <t>33565204.00</t>
   </si>
   <si>
     <t>3.93</t>
   </si>
   <si>
     <t>2018-12-01</t>
   </si>
   <si>
-    <t>232.6600</t>
-[...11 lines deleted...]
-    <t>82428200.00</t>
+    <t>187.4778</t>
+  </si>
+  <si>
+    <t>188.9524</t>
+  </si>
+  <si>
+    <t>121.6277</t>
+  </si>
+  <si>
+    <t>130.0000</t>
+  </si>
+  <si>
+    <t>102293397.00</t>
   </si>
   <si>
     <t>-29.55</t>
   </si>
   <si>
     <t>2019-01-01</t>
   </si>
   <si>
-    <t>158.5200</t>
-[...11 lines deleted...]
-    <t>46269700.00</t>
+    <t>127.7357</t>
+  </si>
+  <si>
+    <t>144.3916</t>
+  </si>
+  <si>
+    <t>126.4787</t>
+  </si>
+  <si>
+    <t>143.0862</t>
+  </si>
+  <si>
+    <t>57420699.00</t>
   </si>
   <si>
     <t>10.07</t>
   </si>
   <si>
     <t>2019-02-01</t>
   </si>
   <si>
-    <t>178.3000</t>
-[...11 lines deleted...]
-    <t>33895100.00</t>
+    <t>143.6745</t>
+  </si>
+  <si>
+    <t>150.7172</t>
+  </si>
+  <si>
+    <t>140.0242</t>
+  </si>
+  <si>
+    <t>145.8501</t>
+  </si>
+  <si>
+    <t>42063821.00</t>
   </si>
   <si>
     <t>1.93</t>
   </si>
   <si>
     <t>2019-03-01</t>
   </si>
   <si>
-    <t>182.0200</t>
-[...11 lines deleted...]
-    <t>50445300.00</t>
+    <t>146.6720</t>
+  </si>
+  <si>
+    <t>149.3231</t>
+  </si>
+  <si>
+    <t>135.0604</t>
+  </si>
+  <si>
+    <t>146.1805</t>
+  </si>
+  <si>
+    <t>62602620.00</t>
   </si>
   <si>
     <t>2019-04-01</t>
   </si>
   <si>
-    <t>182.2700</t>
-[...11 lines deleted...]
-    <t>36377900.00</t>
+    <t>146.8735</t>
+  </si>
+  <si>
+    <t>160.6124</t>
+  </si>
+  <si>
+    <t>146.8332</t>
+  </si>
+  <si>
+    <t>152.6672</t>
+  </si>
+  <si>
+    <t>45144975.00</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>2019-05-01</t>
   </si>
   <si>
-    <t>189.7300</t>
-[...11 lines deleted...]
-    <t>42533100.00</t>
+    <t>152.8848</t>
+  </si>
+  <si>
+    <t>153.5697</t>
+  </si>
+  <si>
+    <t>123.9243</t>
+  </si>
+  <si>
+    <t>124.3191</t>
+  </si>
+  <si>
+    <t>52783576.00</t>
   </si>
   <si>
     <t>-18.57</t>
   </si>
   <si>
     <t>2019-06-01</t>
   </si>
   <si>
-    <t>151.1600</t>
-[...11 lines deleted...]
-    <t>54981000.00</t>
+    <t>121.8050</t>
+  </si>
+  <si>
+    <t>136.6156</t>
+  </si>
+  <si>
+    <t>121.4182</t>
+  </si>
+  <si>
+    <t>132.3046</t>
+  </si>
+  <si>
+    <t>68231424.00</t>
   </si>
   <si>
     <t>6.42</t>
   </si>
   <si>
     <t>2019-07-01</t>
   </si>
   <si>
-    <t>168.0200</t>
-[...11 lines deleted...]
-    <t>44560100.00</t>
+    <t>135.3908</t>
+  </si>
+  <si>
+    <t>143.8356</t>
+  </si>
+  <si>
+    <t>127.8727</t>
+  </si>
+  <si>
+    <t>137.4134</t>
+  </si>
+  <si>
+    <t>55299084.00</t>
   </si>
   <si>
     <t>2019-08-01</t>
   </si>
   <si>
-    <t>171.4700</t>
-[...8 lines deleted...]
-    <t>39869300.00</t>
+    <t>137.1152</t>
+  </si>
+  <si>
+    <t>138.1708</t>
+  </si>
+  <si>
+    <t>119.1136</t>
+  </si>
+  <si>
+    <t>127.8082</t>
+  </si>
+  <si>
+    <t>49477801.00</t>
   </si>
   <si>
     <t>-6.99</t>
   </si>
   <si>
     <t>2019-09-01</t>
   </si>
   <si>
-    <t>155.7900</t>
-[...11 lines deleted...]
-    <t>73771200.00</t>
+    <t>125.5359</t>
+  </si>
+  <si>
+    <t>142.0226</t>
+  </si>
+  <si>
+    <t>114.8187</t>
+  </si>
+  <si>
+    <t>117.3006</t>
+  </si>
+  <si>
+    <t>91550059.00</t>
   </si>
   <si>
     <t>-8.22</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
-    <t>145.5900</t>
-[...11 lines deleted...]
-    <t>57242400.00</t>
+    <t>117.3167</t>
+  </si>
+  <si>
+    <t>129.2425</t>
+  </si>
+  <si>
+    <t>111.0234</t>
+  </si>
+  <si>
+    <t>123.0137</t>
+  </si>
+  <si>
+    <t>71037821.00</t>
   </si>
   <si>
     <t>4.87</t>
   </si>
   <si>
     <t>2019-11-01</t>
   </si>
   <si>
-    <t>154.1600</t>
-[...11 lines deleted...]
-    <t>39146700.00</t>
+    <t>124.2224</t>
+  </si>
+  <si>
+    <t>135.0443</t>
+  </si>
+  <si>
+    <t>122.1193</t>
+  </si>
+  <si>
+    <t>128.9686</t>
+  </si>
+  <si>
+    <t>48581053.00</t>
   </si>
   <si>
     <t>4.84</t>
   </si>
   <si>
     <t>2019-12-01</t>
   </si>
   <si>
-    <t>160.4600</t>
-[...11 lines deleted...]
-    <t>83639800.00</t>
+    <t>129.2989</t>
+  </si>
+  <si>
+    <t>135.6729</t>
+  </si>
+  <si>
+    <t>117.8405</t>
+  </si>
+  <si>
+    <t>121.8453</t>
+  </si>
+  <si>
+    <t>103796991.00</t>
   </si>
   <si>
     <t>-5.52</t>
   </si>
   <si>
     <t>2020-01-01</t>
   </si>
   <si>
-    <t>152.4200</t>
-[...11 lines deleted...]
-    <t>54891000.00</t>
+    <t>122.8203</t>
+  </si>
+  <si>
+    <t>132.5544</t>
+  </si>
+  <si>
+    <t>115.5197</t>
+  </si>
+  <si>
+    <t>116.5512</t>
+  </si>
+  <si>
+    <t>68119732.00</t>
   </si>
   <si>
     <t>2020-02-01</t>
   </si>
   <si>
-    <t>145.5000</t>
-[...8 lines deleted...]
-    <t>52595200.00</t>
+    <t>117.2442</t>
+  </si>
+  <si>
+    <t>133.1587</t>
+  </si>
+  <si>
+    <t>108.0258</t>
+  </si>
+  <si>
+    <t>113.7550</t>
+  </si>
+  <si>
+    <t>65270644.00</t>
   </si>
   <si>
     <t>-2.40</t>
   </si>
   <si>
     <t>2020-03-01</t>
   </si>
   <si>
-    <t>142.1800</t>
-[...11 lines deleted...]
-    <t>87903300.00</t>
+    <t>114.5689</t>
+  </si>
+  <si>
+    <t>114.8429</t>
+  </si>
+  <si>
+    <t>71.4666</t>
+  </si>
+  <si>
+    <t>97.7115</t>
+  </si>
+  <si>
+    <t>109087995.00</t>
   </si>
   <si>
     <t>-14.10</t>
   </si>
   <si>
     <t>2020-04-01</t>
   </si>
   <si>
-    <t>116.0100</t>
-[...11 lines deleted...]
-    <t>58028300.00</t>
+    <t>93.4811</t>
+  </si>
+  <si>
+    <t>106.2047</t>
+  </si>
+  <si>
+    <t>86.7768</t>
+  </si>
+  <si>
+    <t>102.1515</t>
+  </si>
+  <si>
+    <t>72013123.00</t>
   </si>
   <si>
     <t>4.54</t>
   </si>
   <si>
     <t>2020-05-01</t>
   </si>
   <si>
-    <t>124.5200</t>
-[...11 lines deleted...]
-    <t>52079500.00</t>
+    <t>100.3384</t>
+  </si>
+  <si>
+    <t>107.9049</t>
+  </si>
+  <si>
+    <t>83.3199</t>
+  </si>
+  <si>
+    <t>105.2055</t>
+  </si>
+  <si>
+    <t>64630659.00</t>
   </si>
   <si>
     <t>2020-06-01</t>
   </si>
   <si>
-    <t>129.0500</t>
-[...11 lines deleted...]
-    <t>56070300.00</t>
+    <t>103.9887</t>
+  </si>
+  <si>
+    <t>120.8622</t>
+  </si>
+  <si>
+    <t>102.5705</t>
+  </si>
+  <si>
+    <t>112.9895</t>
+  </si>
+  <si>
+    <t>69583241.00</t>
   </si>
   <si>
     <t>7.40</t>
   </si>
   <si>
     <t>2020-07-01</t>
   </si>
   <si>
-    <t>158.8500</t>
-[...11 lines deleted...]
-    <t>71875800.00</t>
+    <t>128.0016</t>
+  </si>
+  <si>
+    <t>140.6124</t>
+  </si>
+  <si>
+    <t>123.8195</t>
+  </si>
+  <si>
+    <t>135.6970</t>
+  </si>
+  <si>
+    <t>89197869.00</t>
   </si>
   <si>
     <t>20.10</t>
   </si>
   <si>
     <t>2020-08-01</t>
   </si>
   <si>
-    <t>169.5500</t>
-[...11 lines deleted...]
-    <t>68510600.00</t>
+    <t>136.6237</t>
+  </si>
+  <si>
+    <t>180.6608</t>
+  </si>
+  <si>
+    <t>135.8018</t>
+  </si>
+  <si>
+    <t>177.1475</t>
+  </si>
+  <si>
+    <t>85021653.00</t>
   </si>
   <si>
     <t>30.55</t>
   </si>
   <si>
     <t>2020-09-01</t>
   </si>
   <si>
-    <t>259.9500</t>
-[...8 lines deleted...]
-    <t>89341800.00</t>
+    <t>177.2683</t>
+  </si>
+  <si>
+    <t>209.4682</t>
+  </si>
+  <si>
+    <t>175.1813</t>
+  </si>
+  <si>
+    <t>202.6753</t>
+  </si>
+  <si>
+    <t>110873174.00</t>
   </si>
   <si>
     <t>14.41</t>
   </si>
   <si>
     <t>2020-10-01</t>
   </si>
   <si>
-    <t>255.2600</t>
-[...8 lines deleted...]
-    <t>59373100.00</t>
+    <t>205.6890</t>
+  </si>
+  <si>
+    <t>236.3417</t>
+  </si>
+  <si>
+    <t>201.4504</t>
+  </si>
+  <si>
+    <t>209.0814</t>
+  </si>
+  <si>
+    <t>73682016.00</t>
   </si>
   <si>
     <t>3.16</t>
   </si>
   <si>
     <t>2020-11-01</t>
   </si>
   <si>
-    <t>262.7000</t>
-[...11 lines deleted...]
-    <t>51156700.00</t>
+    <t>211.6841</t>
+  </si>
+  <si>
+    <t>238.5818</t>
+  </si>
+  <si>
+    <t>206.5673</t>
+  </si>
+  <si>
+    <t>230.9267</t>
+  </si>
+  <si>
+    <t>63485468.00</t>
   </si>
   <si>
     <t>2020-12-01</t>
   </si>
   <si>
-    <t>293.5600</t>
-[...11 lines deleted...]
-    <t>75888200.00</t>
+    <t>236.5512</t>
+  </si>
+  <si>
+    <t>246.3014</t>
+  </si>
+  <si>
+    <t>207.5020</t>
+  </si>
+  <si>
+    <t>209.2023</t>
+  </si>
+  <si>
+    <t>94177258.00</t>
   </si>
   <si>
     <t>2021-01-01</t>
   </si>
   <si>
-    <t>260.4000</t>
-[...11 lines deleted...]
-    <t>57508300.00</t>
+    <t>209.8308</t>
+  </si>
+  <si>
+    <t>209.9114</t>
+  </si>
+  <si>
+    <t>189.1942</t>
+  </si>
+  <si>
+    <t>189.6374</t>
+  </si>
+  <si>
+    <t>71367800.00</t>
   </si>
   <si>
     <t>-9.35</t>
   </si>
   <si>
     <t>2021-02-01</t>
   </si>
   <si>
-    <t>237.3800</t>
-[...11 lines deleted...]
-    <t>38836900.00</t>
+    <t>191.2812</t>
+  </si>
+  <si>
+    <t>213.9081</t>
+  </si>
+  <si>
+    <t>189.6213</t>
+  </si>
+  <si>
+    <t>205.0766</t>
+  </si>
+  <si>
+    <t>48196595.00</t>
   </si>
   <si>
     <t>2021-03-01</t>
   </si>
   <si>
-    <t>258.7100</t>
-[...11 lines deleted...]
-    <t>64385200.00</t>
+    <t>208.4690</t>
+  </si>
+  <si>
+    <t>232.1918</t>
+  </si>
+  <si>
+    <t>197.8646</t>
+  </si>
+  <si>
+    <t>228.8799</t>
+  </si>
+  <si>
+    <t>79902034.00</t>
   </si>
   <si>
     <t>11.61</t>
   </si>
   <si>
     <t>2021-04-01</t>
   </si>
   <si>
-    <t>283.5400</t>
-[...11 lines deleted...]
-    <t>38260400.00</t>
+    <t>228.4770</t>
+  </si>
+  <si>
+    <t>238.7591</t>
+  </si>
+  <si>
+    <t>220.9509</t>
+  </si>
+  <si>
+    <t>233.9323</t>
+  </si>
+  <si>
+    <t>47481156.00</t>
   </si>
   <si>
     <t>2.21</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
-    <t>294.8900</t>
-[...11 lines deleted...]
-    <t>38289200.00</t>
+    <t>237.6229</t>
+  </si>
+  <si>
+    <t>257.7760</t>
+  </si>
+  <si>
+    <t>237.0669</t>
+  </si>
+  <si>
+    <t>253.6745</t>
+  </si>
+  <si>
+    <t>47516898.00</t>
   </si>
   <si>
     <t>2021-06-01</t>
   </si>
   <si>
-    <t>318.2700</t>
-[...11 lines deleted...]
-    <t>59686300.00</t>
+    <t>256.4625</t>
+  </si>
+  <si>
+    <t>256.6801</t>
+  </si>
+  <si>
+    <t>227.2442</t>
+  </si>
+  <si>
+    <t>240.3948</t>
+  </si>
+  <si>
+    <t>74070697.00</t>
   </si>
   <si>
     <t>-5.23</t>
   </si>
   <si>
     <t>2021-07-01</t>
   </si>
   <si>
-    <t>299.9500</t>
-[...11 lines deleted...]
-    <t>40940500.00</t>
+    <t>241.7002</t>
+  </si>
+  <si>
+    <t>243.8759</t>
+  </si>
+  <si>
+    <t>223.8437</t>
+  </si>
+  <si>
+    <t>225.5842</t>
+  </si>
+  <si>
+    <t>50807162.00</t>
   </si>
   <si>
     <t>-6.16</t>
   </si>
   <si>
     <t>2021-08-01</t>
   </si>
   <si>
-    <t>280.7900</t>
-[...11 lines deleted...]
-    <t>45451700.00</t>
+    <t>226.2611</t>
+  </si>
+  <si>
+    <t>227.9452</t>
+  </si>
+  <si>
+    <t>212.7881</t>
+  </si>
+  <si>
+    <t>214.0935</t>
+  </si>
+  <si>
+    <t>56405562.00</t>
   </si>
   <si>
     <t>2021-09-01</t>
   </si>
   <si>
-    <t>266.0900</t>
-[...11 lines deleted...]
-    <t>78019500.00</t>
+    <t>214.4158</t>
+  </si>
+  <si>
+    <t>216.7446</t>
+  </si>
+  <si>
+    <t>176.4948</t>
+  </si>
+  <si>
+    <t>176.7043</t>
+  </si>
+  <si>
+    <t>96822202.00</t>
   </si>
   <si>
     <t>-17.46</t>
   </si>
   <si>
     <t>2021-10-01</t>
   </si>
   <si>
-    <t>220.0100</t>
-[...11 lines deleted...]
-    <t>65996300.00</t>
+    <t>177.2844</t>
+  </si>
+  <si>
+    <t>194.4319</t>
+  </si>
+  <si>
+    <t>174.3271</t>
+  </si>
+  <si>
+    <t>189.7905</t>
+  </si>
+  <si>
+    <t>81901408.00</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>2021-11-01</t>
   </si>
   <si>
-    <t>237.2800</t>
-[...11 lines deleted...]
-    <t>42459000.00</t>
+    <t>191.2006</t>
+  </si>
+  <si>
+    <t>205.7212</t>
+  </si>
+  <si>
+    <t>185.2619</t>
+  </si>
+  <si>
+    <t>185.6326</t>
+  </si>
+  <si>
+    <t>52691621.00</t>
   </si>
   <si>
     <t>-2.19</t>
   </si>
   <si>
     <t>2021-12-01</t>
   </si>
   <si>
-    <t>235.0000</t>
-[...8 lines deleted...]
-    <t>51011200.00</t>
+    <t>189.3634</t>
+  </si>
+  <si>
+    <t>183.2393</t>
+  </si>
+  <si>
+    <t>208.4126</t>
+  </si>
+  <si>
+    <t>63304898.00</t>
   </si>
   <si>
     <t>12.27</t>
   </si>
   <si>
     <t>2022-01-01</t>
   </si>
   <si>
-    <t>259.8000</t>
-[...11 lines deleted...]
-    <t>43918500.00</t>
+    <t>209.3473</t>
+  </si>
+  <si>
+    <t>214.9799</t>
+  </si>
+  <si>
+    <t>190.8542</t>
+  </si>
+  <si>
+    <t>198.1144</t>
+  </si>
+  <si>
+    <t>54502863.00</t>
   </si>
   <si>
     <t>-4.94</t>
   </si>
   <si>
     <t>2022-02-01</t>
   </si>
   <si>
-    <t>254.7800</t>
-[...11 lines deleted...]
-    <t>45784900.00</t>
+    <t>205.3022</t>
+  </si>
+  <si>
+    <t>206.6801</t>
+  </si>
+  <si>
+    <t>166.2450</t>
+  </si>
+  <si>
+    <t>179.1056</t>
+  </si>
+  <si>
+    <t>56819061.00</t>
   </si>
   <si>
     <t>-9.59</t>
   </si>
   <si>
     <t>2022-03-01</t>
   </si>
   <si>
-    <t>221.0400</t>
-[...11 lines deleted...]
-    <t>66776600.00</t>
+    <t>178.1144</t>
+  </si>
+  <si>
+    <t>194.6575</t>
+  </si>
+  <si>
+    <t>160.3787</t>
+  </si>
+  <si>
+    <t>186.4545</t>
+  </si>
+  <si>
+    <t>82869760.00</t>
   </si>
   <si>
     <t>4.10</t>
   </si>
   <si>
     <t>2022-04-01</t>
   </si>
   <si>
-    <t>231.6800</t>
-[...8 lines deleted...]
-    <t>46092000.00</t>
+    <t>186.6882</t>
+  </si>
+  <si>
+    <t>158.0580</t>
+  </si>
+  <si>
+    <t>160.1450</t>
+  </si>
+  <si>
+    <t>57200174.00</t>
   </si>
   <si>
     <t>-14.11</t>
   </si>
   <si>
     <t>2022-05-01</t>
   </si>
   <si>
-    <t>198.9400</t>
-[...11 lines deleted...]
-    <t>49072200.00</t>
+    <t>160.3062</t>
+  </si>
+  <si>
+    <t>182.0387</t>
+  </si>
+  <si>
+    <t>155.3747</t>
+  </si>
+  <si>
+    <t>180.9670</t>
+  </si>
+  <si>
+    <t>60898604.00</t>
   </si>
   <si>
     <t>13.00</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
-    <t>225.0000</t>
-[...11 lines deleted...]
-    <t>71346200.00</t>
+    <t>181.3054</t>
+  </si>
+  <si>
+    <t>200.4512</t>
+  </si>
+  <si>
+    <t>159.8872</t>
+  </si>
+  <si>
+    <t>182.6833</t>
+  </si>
+  <si>
+    <t>88540636.00</t>
   </si>
   <si>
     <t>0.95</t>
   </si>
   <si>
     <t>2022-07-01</t>
   </si>
   <si>
-    <t>222.5900</t>
-[...11 lines deleted...]
-    <t>32272800.00</t>
+    <t>179.3634</t>
+  </si>
+  <si>
+    <t>188.5415</t>
+  </si>
+  <si>
+    <t>169.5488</t>
+  </si>
+  <si>
+    <t>187.8243</t>
+  </si>
+  <si>
+    <t>40050550.00</t>
   </si>
   <si>
     <t>2.81</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
-    <t>232.0600</t>
-[...11 lines deleted...]
-    <t>34932000.00</t>
+    <t>186.9943</t>
+  </si>
+  <si>
+    <t>194.1176</t>
+  </si>
+  <si>
+    <t>169.5568</t>
+  </si>
+  <si>
+    <t>169.8711</t>
+  </si>
+  <si>
+    <t>43350612.00</t>
   </si>
   <si>
     <t>-9.56</t>
   </si>
   <si>
     <t>2022-09-01</t>
   </si>
   <si>
-    <t>209.4500</t>
-[...11 lines deleted...]
-    <t>117054000.00</t>
+    <t>168.7752</t>
+  </si>
+  <si>
+    <t>173.9162</t>
+  </si>
+  <si>
+    <t>114.3594</t>
+  </si>
+  <si>
+    <t>119.6374</t>
+  </si>
+  <si>
+    <t>145264015.00</t>
   </si>
   <si>
     <t>-29.57</t>
   </si>
   <si>
     <t>2022-10-01</t>
   </si>
   <si>
-    <t>150.1200</t>
-[...8 lines deleted...]
-    <t>86364700.00</t>
+    <t>120.9670</t>
+  </si>
+  <si>
+    <t>130.7252</t>
+  </si>
+  <si>
+    <t>119.2425</t>
+  </si>
+  <si>
+    <t>129.1539</t>
+  </si>
+  <si>
+    <t>107178595.00</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>2022-11-01</t>
   </si>
   <si>
-    <t>161.9500</t>
-[...8 lines deleted...]
-    <t>56271300.00</t>
+    <t>130.4996</t>
+  </si>
+  <si>
+    <t>147.5101</t>
+  </si>
+  <si>
+    <t>121.9500</t>
+  </si>
+  <si>
+    <t>69832684.00</t>
   </si>
   <si>
     <t>13.69</t>
   </si>
   <si>
     <t>2022-12-01</t>
   </si>
   <si>
-    <t>182.0000</t>
-[...11 lines deleted...]
-    <t>55327200.00</t>
+    <t>146.6559</t>
+  </si>
+  <si>
+    <t>148.5818</t>
+  </si>
+  <si>
+    <t>131.0314</t>
+  </si>
+  <si>
+    <t>139.5649</t>
+  </si>
+  <si>
+    <t>68661057.00</t>
   </si>
   <si>
     <t>-4.95</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
-    <t>174.9700</t>
-[...11 lines deleted...]
-    <t>35373400.00</t>
+    <t>140.9911</t>
+  </si>
+  <si>
+    <t>156.2852</t>
+  </si>
+  <si>
+    <t>140.6366</t>
+  </si>
+  <si>
+    <t>156.2127</t>
+  </si>
+  <si>
+    <t>43898390.00</t>
   </si>
   <si>
     <t>11.93</t>
   </si>
   <si>
     <t>2023-02-01</t>
   </si>
   <si>
-    <t>193.1000</t>
-[...11 lines deleted...]
-    <t>34136000.00</t>
+    <t>155.6003</t>
+  </si>
+  <si>
+    <t>175.1732</t>
+  </si>
+  <si>
+    <t>155.1652</t>
+  </si>
+  <si>
+    <t>163.7550</t>
+  </si>
+  <si>
+    <t>42362777.00</t>
   </si>
   <si>
     <t>4.83</t>
   </si>
   <si>
     <t>2023-03-01</t>
   </si>
   <si>
-    <t>203.2500</t>
-[...11 lines deleted...]
-    <t>58474600.00</t>
+    <t>163.7792</t>
+  </si>
+  <si>
+    <t>184.4158</t>
+  </si>
+  <si>
+    <t>153.7712</t>
+  </si>
+  <si>
+    <t>184.1176</t>
+  </si>
+  <si>
+    <t>72566982.00</t>
   </si>
   <si>
     <t>12.43</t>
   </si>
   <si>
     <t>2023-04-01</t>
   </si>
   <si>
-    <t>227.3200</t>
-[...11 lines deleted...]
-    <t>39881700.00</t>
+    <t>183.1749</t>
+  </si>
+  <si>
+    <t>190.0161</t>
+  </si>
+  <si>
+    <t>178.6463</t>
+  </si>
+  <si>
+    <t>183.5455</t>
+  </si>
+  <si>
+    <t>49493191.00</t>
   </si>
   <si>
     <t>-0.31</t>
   </si>
   <si>
     <t>2023-05-01</t>
   </si>
   <si>
-    <t>228.4500</t>
-[...11 lines deleted...]
-    <t>32632000.00</t>
+    <t>184.0854</t>
+  </si>
+  <si>
+    <t>188.6785</t>
+  </si>
+  <si>
+    <t>175.5197</t>
+  </si>
+  <si>
+    <t>175.6487</t>
+  </si>
+  <si>
+    <t>40498299.00</t>
   </si>
   <si>
     <t>-4.30</t>
   </si>
   <si>
     <t>2023-06-01</t>
   </si>
   <si>
-    <t>217.5100</t>
-[...11 lines deleted...]
-    <t>56511200.00</t>
+    <t>175.2699</t>
+  </si>
+  <si>
+    <t>201.5149</t>
+  </si>
+  <si>
+    <t>172.2885</t>
+  </si>
+  <si>
+    <t>199.7583</t>
+  </si>
+  <si>
+    <t>70136731.00</t>
   </si>
   <si>
     <t>13.73</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
-    <t>247.1100</t>
-[...11 lines deleted...]
-    <t>38529200.00</t>
+    <t>199.1217</t>
+  </si>
+  <si>
+    <t>218.3320</t>
+  </si>
+  <si>
+    <t>198.3723</t>
+  </si>
+  <si>
+    <t>217.5262</t>
+  </si>
+  <si>
+    <t>47816476.00</t>
   </si>
   <si>
     <t>8.89</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
-    <t>269.2800</t>
-[...8 lines deleted...]
-    <t>36049400.00</t>
+    <t>216.9863</t>
+  </si>
+  <si>
+    <t>218.0338</t>
+  </si>
+  <si>
+    <t>210.3304</t>
+  </si>
+  <si>
+    <t>44736686.00</t>
   </si>
   <si>
     <t>-3.31</t>
   </si>
   <si>
     <t>2023-09-01</t>
   </si>
   <si>
-    <t>262.7500</t>
-[...11 lines deleted...]
-    <t>42655500.00</t>
+    <t>211.7244</t>
+  </si>
+  <si>
+    <t>217.9372</t>
+  </si>
+  <si>
+    <t>198.2675</t>
+  </si>
+  <si>
+    <t>213.4730</t>
+  </si>
+  <si>
+    <t>52937589.00</t>
   </si>
   <si>
     <t>1.49</t>
   </si>
   <si>
     <t>2023-10-01</t>
   </si>
   <si>
-    <t>266.0000</t>
-[...11 lines deleted...]
-    <t>41454900.00</t>
+    <t>214.3433</t>
+  </si>
+  <si>
+    <t>214.9235</t>
+  </si>
+  <si>
+    <t>181.0556</t>
+  </si>
+  <si>
+    <t>193.4730</t>
+  </si>
+  <si>
+    <t>51445904.00</t>
   </si>
   <si>
     <t>-9.37</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
-    <t>240.5600</t>
-[...11 lines deleted...]
-    <t>27136600.00</t>
+    <t>193.8437</t>
+  </si>
+  <si>
+    <t>211.0556</t>
+  </si>
+  <si>
+    <t>193.1426</t>
+  </si>
+  <si>
+    <t>208.5657</t>
+  </si>
+  <si>
+    <t>33676894.00</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
-    <t>259.1500</t>
-[...11 lines deleted...]
-    <t>67963800.00</t>
+    <t>208.8235</t>
+  </si>
+  <si>
+    <t>230.0806</t>
+  </si>
+  <si>
+    <t>197.1233</t>
+  </si>
+  <si>
+    <t>203.8437</t>
+  </si>
+  <si>
+    <t>84352259.00</t>
   </si>
   <si>
     <t>-2.26</t>
   </si>
   <si>
     <t>2024-01-01</t>
   </si>
   <si>
-    <t>251.5100</t>
-[...8 lines deleted...]
-    <t>48500600.00</t>
+    <t>202.6672</t>
+  </si>
+  <si>
+    <t>205.3586</t>
+  </si>
+  <si>
+    <t>193.8276</t>
+  </si>
+  <si>
+    <t>60215308.00</t>
   </si>
   <si>
     <t>-4.62</t>
   </si>
   <si>
     <t>2024-02-01</t>
   </si>
   <si>
-    <t>241.3900</t>
-[...11 lines deleted...]
-    <t>37028100.00</t>
+    <t>194.5125</t>
+  </si>
+  <si>
+    <t>201.0153</t>
+  </si>
+  <si>
+    <t>188.9202</t>
+  </si>
+  <si>
+    <t>200.6205</t>
+  </si>
+  <si>
+    <t>45950508.00</t>
   </si>
   <si>
     <t>3.18</t>
   </si>
   <si>
     <t>2024-03-01</t>
   </si>
   <si>
-    <t>248.0400</t>
-[...11 lines deleted...]
-    <t>47421700.00</t>
+    <t>199.8711</t>
+  </si>
+  <si>
+    <t>234.7059</t>
+  </si>
+  <si>
+    <t>197.0427</t>
+  </si>
+  <si>
+    <t>233.4730</t>
+  </si>
+  <si>
+    <t>58853434.00</t>
   </si>
   <si>
     <t>16.38</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
-    <t>284.2400</t>
-[...11 lines deleted...]
-    <t>32950700.00</t>
+    <t>229.0411</t>
+  </si>
+  <si>
+    <t>231.3376</t>
+  </si>
+  <si>
+    <t>210.8461</t>
+  </si>
+  <si>
+    <t>210.9428</t>
+  </si>
+  <si>
+    <t>40892442.00</t>
   </si>
   <si>
     <t>2024-05-01</t>
   </si>
   <si>
-    <t>261.6500</t>
-[...11 lines deleted...]
-    <t>28729300.00</t>
+    <t>210.8380</t>
+  </si>
+  <si>
+    <t>216.2208</t>
+  </si>
+  <si>
+    <t>196.8654</t>
+  </si>
+  <si>
+    <t>204.6414</t>
+  </si>
+  <si>
+    <t>35653807.00</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
-    <t>253.3800</t>
-[...11 lines deleted...]
-    <t>47513400.00</t>
+    <t>204.1741</t>
+  </si>
+  <si>
+    <t>243.6825</t>
+  </si>
+  <si>
+    <t>195.7454</t>
+  </si>
+  <si>
+    <t>241.6116</t>
+  </si>
+  <si>
+    <t>58058573.00</t>
   </si>
   <si>
     <t>18.07</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
-    <t>298.1200</t>
-[...11 lines deleted...]
-    <t>34520300.00</t>
+    <t>240.2256</t>
+  </si>
+  <si>
+    <t>252.8928</t>
+  </si>
+  <si>
+    <t>233.2474</t>
+  </si>
+  <si>
+    <t>243.5536</t>
+  </si>
+  <si>
+    <t>42839693.00</t>
   </si>
   <si>
     <t>0.80</t>
   </si>
   <si>
     <t>2024-08-01</t>
   </si>
   <si>
-    <t>303.2200</t>
-[...11 lines deleted...]
-    <t>26540800.00</t>
+    <t>244.3352</t>
+  </si>
+  <si>
+    <t>246.4706</t>
+  </si>
+  <si>
+    <t>220.9106</t>
+  </si>
+  <si>
+    <t>240.7494</t>
+  </si>
+  <si>
+    <t>32937134.00</t>
   </si>
   <si>
     <t>-1.15</t>
   </si>
   <si>
     <t>2024-09-01</t>
   </si>
   <si>
-    <t>296.0600</t>
-[...11 lines deleted...]
-    <t>51599100.00</t>
+    <t>238.5657</t>
+  </si>
+  <si>
+    <t>248.1869</t>
+  </si>
+  <si>
+    <t>204.2707</t>
+  </si>
+  <si>
+    <t>220.5318</t>
+  </si>
+  <si>
+    <t>64029273.00</t>
   </si>
   <si>
     <t>2024-10-01</t>
   </si>
   <si>
-    <t>273.8600</t>
-[...11 lines deleted...]
-    <t>29567000.00</t>
+    <t>220.6769</t>
+  </si>
+  <si>
+    <t>224.5689</t>
+  </si>
+  <si>
+    <t>207.9774</t>
+  </si>
+  <si>
+    <t>220.6688</t>
+  </si>
+  <si>
+    <t>36692647.00</t>
   </si>
   <si>
     <t>2024-11-01</t>
   </si>
   <si>
-    <t>273.7800</t>
-[...11 lines deleted...]
-    <t>29950600.00</t>
+    <t>220.6124</t>
+  </si>
+  <si>
+    <t>248.6140</t>
+  </si>
+  <si>
+    <t>217.1797</t>
+  </si>
+  <si>
+    <t>243.8920</t>
+  </si>
+  <si>
+    <t>37168696.00</t>
   </si>
   <si>
     <t>10.52</t>
   </si>
   <si>
     <t>2024-12-01</t>
   </si>
   <si>
-    <t>301.5900</t>
-[...11 lines deleted...]
-    <t>44144100.00</t>
+    <t>243.0218</t>
+  </si>
+  <si>
+    <t>243.3683</t>
+  </si>
+  <si>
+    <t>213.6100</t>
+  </si>
+  <si>
+    <t>226.6962</t>
+  </si>
+  <si>
+    <t>54782829.00</t>
   </si>
   <si>
     <t>-7.05</t>
   </si>
   <si>
     <t>2025-01-01</t>
   </si>
   <si>
-    <t>281.5400</t>
-[...11 lines deleted...]
-    <t>32215200.00</t>
+    <t>226.8654</t>
+  </si>
+  <si>
+    <t>227.2200</t>
+  </si>
+  <si>
+    <t>212.1676</t>
+  </si>
+  <si>
+    <t>213.4327</t>
+  </si>
+  <si>
+    <t>39979064.00</t>
   </si>
   <si>
     <t>-5.85</t>
   </si>
   <si>
     <t>2025-02-01</t>
   </si>
   <si>
-    <t>257.5400</t>
-[...11 lines deleted...]
-    <t>32519300.00</t>
+    <t>207.5262</t>
+  </si>
+  <si>
+    <t>217.1152</t>
+  </si>
+  <si>
+    <t>196.9782</t>
+  </si>
+  <si>
+    <t>211.8453</t>
+  </si>
+  <si>
+    <t>40356452.00</t>
   </si>
   <si>
     <t>-0.74</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
-    <t>263.6200</t>
-[...11 lines deleted...]
-    <t>47967200.00</t>
+    <t>212.4255</t>
+  </si>
+  <si>
+    <t>213.5375</t>
+  </si>
+  <si>
+    <t>175.0363</t>
+  </si>
+  <si>
+    <t>196.4384</t>
+  </si>
+  <si>
+    <t>59527296.00</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
-    <t>244.0000</t>
-[...11 lines deleted...]
-    <t>40645500.00</t>
+    <t>196.6156</t>
+  </si>
+  <si>
+    <t>198.0016</t>
+  </si>
+  <si>
+    <t>156.5673</t>
+  </si>
+  <si>
+    <t>169.4843</t>
+  </si>
+  <si>
+    <t>50441068.00</t>
   </si>
   <si>
     <t>-13.72</t>
   </si>
   <si>
     <t>2025-05-01</t>
   </si>
   <si>
-    <t>210.3200</t>
-[...11 lines deleted...]
-    <t>38370300.00</t>
+    <t>169.4762</t>
+  </si>
+  <si>
+    <t>192.1112</t>
+  </si>
+  <si>
+    <t>167.4778</t>
+  </si>
+  <si>
+    <t>175.7454</t>
+  </si>
+  <si>
+    <t>47617544.00</t>
   </si>
   <si>
     <t>2025-06-01</t>
   </si>
   <si>
-    <t>217.5800</t>
-[...11 lines deleted...]
-    <t>52371700.00</t>
+    <t>175.3263</t>
+  </si>
+  <si>
+    <t>187.5020</t>
+  </si>
+  <si>
+    <t>173.1023</t>
+  </si>
+  <si>
+    <t>183.1668</t>
+  </si>
+  <si>
+    <t>64993279.00</t>
   </si>
   <si>
     <t>4.22</t>
   </si>
   <si>
     <t>2025-07-01</t>
   </si>
   <si>
-    <t>226.4000</t>
-[...11 lines deleted...]
-    <t>44645700.00</t>
+    <t>182.4335</t>
+  </si>
+  <si>
+    <t>198.0338</t>
+  </si>
+  <si>
+    <t>178.0661</t>
+  </si>
+  <si>
+    <t>180.0886</t>
+  </si>
+  <si>
+    <t>55405314.00</t>
   </si>
   <si>
     <t>-1.68</t>
   </si>
   <si>
     <t>2025-08-01</t>
   </si>
   <si>
-    <t>221.8300</t>
-[...11 lines deleted...]
-    <t>35541300.00</t>
+    <t>178.7510</t>
+  </si>
+  <si>
+    <t>191.8534</t>
+  </si>
+  <si>
+    <t>174.1338</t>
+  </si>
+  <si>
+    <t>186.1966</t>
+  </si>
+  <si>
+    <t>44106756.00</t>
   </si>
   <si>
     <t>3.39</t>
   </si>
   <si>
     <t>2025-09-01</t>
   </si>
   <si>
-    <t>225.9900</t>
-[...8 lines deleted...]
-    <t>52696300.00</t>
+    <t>182.1031</t>
+  </si>
+  <si>
+    <t>195.0040</t>
+  </si>
+  <si>
+    <t>178.3320</t>
+  </si>
+  <si>
+    <t>65396109.00</t>
   </si>
   <si>
     <t>2025-10-01</t>
   </si>
   <si>
-    <t>235.0100</t>
-[...11 lines deleted...]
-    <t>34533100.00</t>
+    <t>189.3715</t>
+  </si>
+  <si>
+    <t>205.9065</t>
+  </si>
+  <si>
+    <t>180.9911</t>
+  </si>
+  <si>
+    <t>204.5286</t>
+  </si>
+  <si>
+    <t>42854956.00</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>2025-11-01</t>
   </si>
   <si>
-    <t>252.8000</t>
-[...11 lines deleted...]
-    <t>31299900.00</t>
+    <t>203.7067</t>
+  </si>
+  <si>
+    <t>223.1023</t>
+  </si>
+  <si>
+    <t>201.3135</t>
+  </si>
+  <si>
+    <t>222.1434</t>
+  </si>
+  <si>
+    <t>38843175.00</t>
   </si>
   <si>
     <t>8.61</t>
   </si>
   <si>
     <t>2025-12-01</t>
   </si>
   <si>
-    <t>275.0700</t>
-[...8 lines deleted...]
-    <t>37216000.00</t>
+    <t>221.6519</t>
+  </si>
+  <si>
+    <t>239.3231</t>
+  </si>
+  <si>
+    <t>232.7639</t>
+  </si>
+  <si>
+    <t>46185058.00</t>
   </si>
   <si>
     <t>4.78</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>288.9300</t>
-[...11 lines deleted...]
-    <t>38263000.00</t>
+    <t>232.8203</t>
+  </si>
+  <si>
+    <t>260.0725</t>
+  </si>
+  <si>
+    <t>231.8695</t>
+  </si>
+  <si>
+    <t>259.6696</t>
+  </si>
+  <si>
+    <t>47484384.00</t>
   </si>
   <si>
     <t>2026-02-01</t>
   </si>
   <si>
-    <t>321.8500</t>
-[...11 lines deleted...]
-    <t>37821800.00</t>
+    <t>259.3473</t>
+  </si>
+  <si>
+    <t>316.5673</t>
+  </si>
+  <si>
+    <t>259.0653</t>
+  </si>
+  <si>
+    <t>311.8453</t>
+  </si>
+  <si>
+    <t>46936856.00</t>
   </si>
   <si>
     <t>20.09</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>384.3600</t>
-[...11 lines deleted...]
-    <t>46584000.00</t>
+    <t>309.7180</t>
+  </si>
+  <si>
+    <t>312.2321</t>
+  </si>
+  <si>
+    <t>274.9799</t>
+  </si>
+  <si>
+    <t>287.0105</t>
+  </si>
+  <si>
+    <t>57810746.00</t>
   </si>
   <si>
     <t>-7.96</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
-    <t>358.8900</t>
-[...11 lines deleted...]
-    <t>31145100.00</t>
+    <t>289.1942</t>
+  </si>
+  <si>
+    <t>325.5681</t>
+  </si>
+  <si>
+    <t>284.8509</t>
+  </si>
+  <si>
+    <t>324.9879</t>
+  </si>
+  <si>
+    <t>38651070.00</t>
   </si>
   <si>
     <t>13.23</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
-    <t>403.0000</t>
-[...14 lines deleted...]
-    <t>-6.83</t>
+    <t>324.7381</t>
+  </si>
+  <si>
+    <t>333.4972</t>
+  </si>
+  <si>
+    <t>285.3666</t>
+  </si>
+  <si>
+    <t>331.7889</t>
+  </si>
+  <si>
+    <t>41413287.00</t>
+  </si>
+  <si>
+    <t>2.09</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>325.0100</t>
+  </si>
+  <si>
+    <t>345.3700</t>
+  </si>
+  <si>
+    <t>306.0500</t>
+  </si>
+  <si>
+    <t>313.1300</t>
+  </si>
+  <si>
+    <t>52355300.00</t>
+  </si>
+  <si>
+    <t>-5.62</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>313.0000</t>
+  </si>
+  <si>
+    <t>320.5575</t>
+  </si>
+  <si>
+    <t>304.0600</t>
+  </si>
+  <si>
+    <t>310.8400</t>
+  </si>
+  <si>
+    <t>10034873.00</t>
+  </si>
+  <si>
+    <t>-0.73</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10822,51 +10879,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G579"/>
+  <dimension ref="A1:G581"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -22261,1929 +22318,1975 @@
       </c>
       <c r="B497" t="s">
         <v>2927</v>
       </c>
       <c r="C497" t="s">
         <v>2928</v>
       </c>
       <c r="D497" t="s">
         <v>2929</v>
       </c>
       <c r="E497" t="s">
         <v>2930</v>
       </c>
       <c r="F497" t="s">
         <v>2931</v>
       </c>
       <c r="G497" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="498" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A498" t="s">
         <v>2932</v>
       </c>
       <c r="B498" t="s">
-        <v>2712</v>
+        <v>2933</v>
       </c>
       <c r="C498" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="D498" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="E498" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="F498" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="G498" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="499" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A499" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="B499" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="C499" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="D499" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="E499" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="F499" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="G499" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="500" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A500" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="B500" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="C500" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="D500" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="E500" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="F500" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="G500" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="501" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A501" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="B501" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="C501" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="D501" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="E501" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="F501" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="G501" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="502" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A502" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="B502" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="C502" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="D502" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="E502" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="F502" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="G502" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="503" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A503" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="B503" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="C503" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="D503" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E503" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F503" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="G503" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="504" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A504" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="B504" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="C504" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="D504" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="E504" t="s">
-        <v>2497</v>
+        <v>2977</v>
       </c>
       <c r="F504" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
       <c r="G504" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="505" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A505" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
       <c r="B505" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
       <c r="C505" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
       <c r="D505" t="s">
-        <v>2981</v>
+        <v>2983</v>
       </c>
       <c r="E505" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
       <c r="F505" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
       <c r="G505" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="506" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A506" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
       <c r="B506" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
       <c r="C506" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
       <c r="D506" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
       <c r="E506" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
       <c r="F506" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
       <c r="G506" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="507" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A507" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
       <c r="B507" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
       <c r="C507" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
       <c r="D507" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
       <c r="E507" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
       <c r="F507" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
       <c r="G507" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="508" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A508" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
       <c r="B508" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
       <c r="C508" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
       <c r="D508" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
       <c r="E508" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
       <c r="F508" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
       <c r="G508" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="509" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A509" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
       <c r="B509" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
       <c r="C509" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
       <c r="D509" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
       <c r="E509" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
       <c r="F509" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c r="G509" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="510" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A510" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
       <c r="B510" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
       <c r="C510" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
       <c r="D510" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
       <c r="E510" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
       <c r="F510" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
       <c r="G510" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="511" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A511" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
       <c r="B511" t="s">
-        <v>2765</v>
+        <v>3022</v>
       </c>
       <c r="C511" t="s">
-        <v>3020</v>
+        <v>3023</v>
       </c>
       <c r="D511" t="s">
-        <v>3021</v>
+        <v>3024</v>
       </c>
       <c r="E511" t="s">
-        <v>3022</v>
+        <v>3025</v>
       </c>
       <c r="F511" t="s">
-        <v>3023</v>
+        <v>3026</v>
       </c>
       <c r="G511" t="s">
-        <v>3024</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="512" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A512" t="s">
-        <v>3025</v>
+        <v>3028</v>
       </c>
       <c r="B512" t="s">
-        <v>3026</v>
+        <v>3029</v>
       </c>
       <c r="C512" t="s">
-        <v>3027</v>
+        <v>3030</v>
       </c>
       <c r="D512" t="s">
-        <v>2806</v>
+        <v>3031</v>
       </c>
       <c r="E512" t="s">
-        <v>3028</v>
+        <v>3032</v>
       </c>
       <c r="F512" t="s">
-        <v>3029</v>
+        <v>3033</v>
       </c>
       <c r="G512" t="s">
-        <v>3030</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="513" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A513" t="s">
-        <v>3031</v>
+        <v>3035</v>
       </c>
       <c r="B513" t="s">
-        <v>3032</v>
+        <v>3036</v>
       </c>
       <c r="C513" t="s">
-        <v>3033</v>
+        <v>3037</v>
       </c>
       <c r="D513" t="s">
-        <v>3034</v>
+        <v>3038</v>
       </c>
       <c r="E513" t="s">
-        <v>3035</v>
+        <v>3039</v>
       </c>
       <c r="F513" t="s">
-        <v>3036</v>
+        <v>3040</v>
       </c>
       <c r="G513" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="514" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A514" t="s">
-        <v>3037</v>
+        <v>3041</v>
       </c>
       <c r="B514" t="s">
-        <v>3038</v>
+        <v>3042</v>
       </c>
       <c r="C514" t="s">
-        <v>3039</v>
+        <v>3043</v>
       </c>
       <c r="D514" t="s">
-        <v>3040</v>
+        <v>3044</v>
       </c>
       <c r="E514" t="s">
-        <v>3041</v>
+        <v>3045</v>
       </c>
       <c r="F514" t="s">
-        <v>3042</v>
+        <v>3046</v>
       </c>
       <c r="G514" t="s">
         <v>1812</v>
       </c>
     </row>
     <row r="515" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A515" t="s">
-        <v>3043</v>
+        <v>3047</v>
       </c>
       <c r="B515" t="s">
-        <v>3044</v>
+        <v>3048</v>
       </c>
       <c r="C515" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="D515" t="s">
-        <v>3046</v>
+        <v>3050</v>
       </c>
       <c r="E515" t="s">
-        <v>3047</v>
+        <v>3051</v>
       </c>
       <c r="F515" t="s">
-        <v>3048</v>
+        <v>3052</v>
       </c>
       <c r="G515" t="s">
-        <v>3049</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="516" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A516" t="s">
-        <v>3050</v>
+        <v>3054</v>
       </c>
       <c r="B516" t="s">
-        <v>3051</v>
+        <v>3055</v>
       </c>
       <c r="C516" t="s">
-        <v>3052</v>
+        <v>3056</v>
       </c>
       <c r="D516" t="s">
-        <v>3053</v>
+        <v>3057</v>
       </c>
       <c r="E516" t="s">
-        <v>3054</v>
+        <v>3058</v>
       </c>
       <c r="F516" t="s">
-        <v>3055</v>
+        <v>3059</v>
       </c>
       <c r="G516" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="517" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A517" t="s">
-        <v>3056</v>
+        <v>3060</v>
       </c>
       <c r="B517" t="s">
-        <v>3057</v>
+        <v>3061</v>
       </c>
       <c r="C517" t="s">
-        <v>3058</v>
+        <v>3062</v>
       </c>
       <c r="D517" t="s">
-        <v>3059</v>
+        <v>3063</v>
       </c>
       <c r="E517" t="s">
-        <v>3060</v>
+        <v>3064</v>
       </c>
       <c r="F517" t="s">
-        <v>3061</v>
+        <v>3065</v>
       </c>
       <c r="G517" t="s">
-        <v>3062</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="518" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A518" t="s">
-        <v>3063</v>
+        <v>3067</v>
       </c>
       <c r="B518" t="s">
-        <v>3064</v>
+        <v>3068</v>
       </c>
       <c r="C518" t="s">
-        <v>3065</v>
+        <v>3069</v>
       </c>
       <c r="D518" t="s">
-        <v>3066</v>
+        <v>3070</v>
       </c>
       <c r="E518" t="s">
-        <v>3067</v>
+        <v>3071</v>
       </c>
       <c r="F518" t="s">
-        <v>3068</v>
+        <v>3072</v>
       </c>
       <c r="G518" t="s">
-        <v>3069</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="519" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A519" t="s">
-        <v>3070</v>
+        <v>3074</v>
       </c>
       <c r="B519" t="s">
-        <v>3071</v>
+        <v>3075</v>
       </c>
       <c r="C519" t="s">
-        <v>3072</v>
+        <v>3076</v>
       </c>
       <c r="D519" t="s">
-        <v>3073</v>
+        <v>3077</v>
       </c>
       <c r="E519" t="s">
-        <v>3074</v>
+        <v>3078</v>
       </c>
       <c r="F519" t="s">
-        <v>3075</v>
+        <v>3079</v>
       </c>
       <c r="G519" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="520" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A520" t="s">
-        <v>3076</v>
+        <v>3080</v>
       </c>
       <c r="B520" t="s">
-        <v>3077</v>
+        <v>3081</v>
       </c>
       <c r="C520" t="s">
-        <v>3078</v>
+        <v>3082</v>
       </c>
       <c r="D520" t="s">
-        <v>3079</v>
+        <v>3083</v>
       </c>
       <c r="E520" t="s">
-        <v>3080</v>
+        <v>3084</v>
       </c>
       <c r="F520" t="s">
-        <v>3081</v>
+        <v>3085</v>
       </c>
       <c r="G520" t="s">
-        <v>3082</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A521" t="s">
-        <v>3083</v>
+        <v>3087</v>
       </c>
       <c r="B521" t="s">
-        <v>3084</v>
+        <v>3088</v>
       </c>
       <c r="C521" t="s">
-        <v>3085</v>
+        <v>3089</v>
       </c>
       <c r="D521" t="s">
-        <v>3086</v>
+        <v>3090</v>
       </c>
       <c r="E521" t="s">
-        <v>3087</v>
+        <v>3091</v>
       </c>
       <c r="F521" t="s">
-        <v>3088</v>
+        <v>3092</v>
       </c>
       <c r="G521" t="s">
-        <v>3089</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="522" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A522" t="s">
-        <v>3090</v>
+        <v>3094</v>
       </c>
       <c r="B522" t="s">
-        <v>3091</v>
+        <v>3095</v>
       </c>
       <c r="C522" t="s">
-        <v>3092</v>
+        <v>3096</v>
       </c>
       <c r="D522" t="s">
-        <v>3093</v>
+        <v>3097</v>
       </c>
       <c r="E522" t="s">
-        <v>3094</v>
+        <v>3098</v>
       </c>
       <c r="F522" t="s">
-        <v>3095</v>
+        <v>3099</v>
       </c>
       <c r="G522" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="523" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A523" t="s">
-        <v>3096</v>
+        <v>3100</v>
       </c>
       <c r="B523" t="s">
-        <v>3097</v>
+        <v>3101</v>
       </c>
       <c r="C523" t="s">
-        <v>3098</v>
+        <v>3102</v>
       </c>
       <c r="D523" t="s">
-        <v>3099</v>
+        <v>3103</v>
       </c>
       <c r="E523" t="s">
-        <v>3100</v>
+        <v>3104</v>
       </c>
       <c r="F523" t="s">
-        <v>3101</v>
+        <v>3105</v>
       </c>
       <c r="G523" t="s">
-        <v>3102</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="524" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A524" t="s">
-        <v>3103</v>
+        <v>3107</v>
       </c>
       <c r="B524" t="s">
-        <v>3104</v>
+        <v>3108</v>
       </c>
       <c r="C524" t="s">
-        <v>3105</v>
+        <v>3109</v>
       </c>
       <c r="D524" t="s">
-        <v>3106</v>
+        <v>3110</v>
       </c>
       <c r="E524" t="s">
-        <v>3107</v>
+        <v>3111</v>
       </c>
       <c r="F524" t="s">
-        <v>3108</v>
+        <v>3112</v>
       </c>
       <c r="G524" t="s">
-        <v>3109</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="525" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A525" t="s">
-        <v>3110</v>
+        <v>3114</v>
       </c>
       <c r="B525" t="s">
-        <v>3111</v>
+        <v>3115</v>
       </c>
       <c r="C525" t="s">
-        <v>3112</v>
+        <v>3116</v>
       </c>
       <c r="D525" t="s">
-        <v>3113</v>
+        <v>3117</v>
       </c>
       <c r="E525" t="s">
-        <v>3114</v>
+        <v>3118</v>
       </c>
       <c r="F525" t="s">
-        <v>3115</v>
+        <v>3119</v>
       </c>
       <c r="G525" t="s">
-        <v>3116</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="526" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A526" t="s">
-        <v>3117</v>
+        <v>3121</v>
       </c>
       <c r="B526" t="s">
-        <v>3118</v>
+        <v>3122</v>
       </c>
       <c r="C526" t="s">
-        <v>3045</v>
+        <v>3049</v>
       </c>
       <c r="D526" t="s">
-        <v>3119</v>
+        <v>3123</v>
       </c>
       <c r="E526" t="s">
-        <v>3120</v>
+        <v>3124</v>
       </c>
       <c r="F526" t="s">
-        <v>3121</v>
+        <v>3125</v>
       </c>
       <c r="G526" t="s">
-        <v>3122</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="527" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A527" t="s">
-        <v>3123</v>
+        <v>3127</v>
       </c>
       <c r="B527" t="s">
-        <v>3124</v>
+        <v>3128</v>
       </c>
       <c r="C527" t="s">
-        <v>3125</v>
+        <v>3129</v>
       </c>
       <c r="D527" t="s">
-        <v>3126</v>
+        <v>3130</v>
       </c>
       <c r="E527" t="s">
-        <v>3127</v>
+        <v>3131</v>
       </c>
       <c r="F527" t="s">
-        <v>3128</v>
+        <v>3132</v>
       </c>
       <c r="G527" t="s">
-        <v>3129</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="528" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A528" t="s">
-        <v>3130</v>
+        <v>3134</v>
       </c>
       <c r="B528" t="s">
-        <v>3131</v>
+        <v>3135</v>
       </c>
       <c r="C528" t="s">
-        <v>3132</v>
+        <v>3136</v>
       </c>
       <c r="D528" t="s">
-        <v>3133</v>
+        <v>3137</v>
       </c>
       <c r="E528" t="s">
-        <v>3134</v>
+        <v>3138</v>
       </c>
       <c r="F528" t="s">
-        <v>3135</v>
+        <v>3139</v>
       </c>
       <c r="G528" t="s">
-        <v>3136</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="529" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A529" t="s">
-        <v>3137</v>
+        <v>3141</v>
       </c>
       <c r="B529" t="s">
-        <v>3138</v>
+        <v>3142</v>
       </c>
       <c r="C529" t="s">
-        <v>3139</v>
+        <v>3143</v>
       </c>
       <c r="D529" t="s">
-        <v>3140</v>
+        <v>3144</v>
       </c>
       <c r="E529" t="s">
-        <v>3141</v>
+        <v>3145</v>
       </c>
       <c r="F529" t="s">
-        <v>3142</v>
+        <v>3146</v>
       </c>
       <c r="G529" t="s">
-        <v>3143</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="530" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A530" t="s">
-        <v>3144</v>
+        <v>3148</v>
       </c>
       <c r="B530" t="s">
-        <v>3141</v>
+        <v>3145</v>
       </c>
       <c r="C530" t="s">
-        <v>3145</v>
+        <v>3149</v>
       </c>
       <c r="D530" t="s">
-        <v>3146</v>
+        <v>3150</v>
       </c>
       <c r="E530" t="s">
-        <v>3147</v>
+        <v>3151</v>
       </c>
       <c r="F530" t="s">
-        <v>3148</v>
+        <v>3152</v>
       </c>
       <c r="G530" t="s">
-        <v>3149</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="531" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A531" t="s">
-        <v>3150</v>
+        <v>3154</v>
       </c>
       <c r="B531" t="s">
-        <v>3151</v>
+        <v>3155</v>
       </c>
       <c r="C531" t="s">
-        <v>3152</v>
+        <v>3156</v>
       </c>
       <c r="D531" t="s">
-        <v>3153</v>
+        <v>3157</v>
       </c>
       <c r="E531" t="s">
-        <v>3154</v>
+        <v>3158</v>
       </c>
       <c r="F531" t="s">
-        <v>3155</v>
+        <v>3159</v>
       </c>
       <c r="G531" t="s">
-        <v>3156</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="532" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A532" t="s">
-        <v>3157</v>
+        <v>3161</v>
       </c>
       <c r="B532" t="s">
-        <v>3158</v>
+        <v>3162</v>
       </c>
       <c r="C532" t="s">
-        <v>3159</v>
+        <v>3163</v>
       </c>
       <c r="D532" t="s">
-        <v>3160</v>
+        <v>3164</v>
       </c>
       <c r="E532" t="s">
-        <v>3161</v>
+        <v>3165</v>
       </c>
       <c r="F532" t="s">
-        <v>3162</v>
+        <v>3166</v>
       </c>
       <c r="G532" t="s">
-        <v>3163</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="533" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A533" t="s">
-        <v>3164</v>
+        <v>3168</v>
       </c>
       <c r="B533" t="s">
-        <v>3165</v>
+        <v>3169</v>
       </c>
       <c r="C533" t="s">
-        <v>3166</v>
+        <v>3170</v>
       </c>
       <c r="D533" t="s">
-        <v>3167</v>
+        <v>3171</v>
       </c>
       <c r="E533" t="s">
-        <v>3168</v>
+        <v>3172</v>
       </c>
       <c r="F533" t="s">
-        <v>3169</v>
+        <v>3173</v>
       </c>
       <c r="G533" t="s">
-        <v>3170</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A534" t="s">
-        <v>3171</v>
+        <v>3175</v>
       </c>
       <c r="B534" t="s">
-        <v>3172</v>
+        <v>3176</v>
       </c>
       <c r="C534" t="s">
-        <v>3173</v>
+        <v>3177</v>
       </c>
       <c r="D534" t="s">
-        <v>3174</v>
+        <v>3178</v>
       </c>
       <c r="E534" t="s">
-        <v>3175</v>
+        <v>3179</v>
       </c>
       <c r="F534" t="s">
-        <v>3176</v>
+        <v>3180</v>
       </c>
       <c r="G534" t="s">
-        <v>3177</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="535" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A535" t="s">
-        <v>3178</v>
+        <v>3182</v>
       </c>
       <c r="B535" t="s">
-        <v>3179</v>
+        <v>3183</v>
       </c>
       <c r="C535" t="s">
-        <v>3180</v>
+        <v>3184</v>
       </c>
       <c r="D535" t="s">
-        <v>3181</v>
+        <v>3185</v>
       </c>
       <c r="E535" t="s">
-        <v>3182</v>
+        <v>3186</v>
       </c>
       <c r="F535" t="s">
-        <v>3183</v>
+        <v>3187</v>
       </c>
       <c r="G535" t="s">
-        <v>3184</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="536" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A536" t="s">
-        <v>3185</v>
+        <v>3189</v>
       </c>
       <c r="B536" t="s">
-        <v>3186</v>
+        <v>3190</v>
       </c>
       <c r="C536" t="s">
-        <v>3187</v>
+        <v>3191</v>
       </c>
       <c r="D536" t="s">
-        <v>2618</v>
+        <v>3192</v>
       </c>
       <c r="E536" t="s">
-        <v>3188</v>
+        <v>3193</v>
       </c>
       <c r="F536" t="s">
-        <v>3189</v>
+        <v>3194</v>
       </c>
       <c r="G536" t="s">
-        <v>3190</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="537" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A537" t="s">
-        <v>3191</v>
+        <v>3196</v>
       </c>
       <c r="B537" t="s">
-        <v>3192</v>
+        <v>3197</v>
       </c>
       <c r="C537" t="s">
-        <v>3193</v>
+        <v>3198</v>
       </c>
       <c r="D537" t="s">
-        <v>3194</v>
+        <v>3199</v>
       </c>
       <c r="E537" t="s">
         <v>2908</v>
       </c>
       <c r="F537" t="s">
-        <v>3195</v>
+        <v>3200</v>
       </c>
       <c r="G537" t="s">
-        <v>3196</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="538" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A538" t="s">
-        <v>3197</v>
+        <v>3202</v>
       </c>
       <c r="B538" t="s">
-        <v>3198</v>
+        <v>3203</v>
       </c>
       <c r="C538" t="s">
-        <v>3199</v>
+        <v>3204</v>
       </c>
       <c r="D538" t="s">
-        <v>3200</v>
+        <v>3205</v>
       </c>
       <c r="E538" t="s">
-        <v>3201</v>
+        <v>3206</v>
       </c>
       <c r="F538" t="s">
-        <v>3202</v>
+        <v>3207</v>
       </c>
       <c r="G538" t="s">
-        <v>3203</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="539" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A539" t="s">
-        <v>3204</v>
+        <v>3209</v>
       </c>
       <c r="B539" t="s">
-        <v>3205</v>
+        <v>3210</v>
       </c>
       <c r="C539" t="s">
-        <v>3206</v>
+        <v>3211</v>
       </c>
       <c r="D539" t="s">
-        <v>3207</v>
+        <v>3212</v>
       </c>
       <c r="E539" t="s">
-        <v>3208</v>
+        <v>3213</v>
       </c>
       <c r="F539" t="s">
-        <v>3209</v>
+        <v>3214</v>
       </c>
       <c r="G539" t="s">
-        <v>3210</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="540" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A540" t="s">
-        <v>3211</v>
+        <v>3216</v>
       </c>
       <c r="B540" t="s">
-        <v>3212</v>
+        <v>3217</v>
       </c>
       <c r="C540" t="s">
-        <v>3213</v>
+        <v>3218</v>
       </c>
       <c r="D540" t="s">
-        <v>3214</v>
+        <v>3219</v>
       </c>
       <c r="E540" t="s">
-        <v>3215</v>
+        <v>3220</v>
       </c>
       <c r="F540" t="s">
-        <v>3216</v>
+        <v>3221</v>
       </c>
       <c r="G540" t="s">
-        <v>3217</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="541" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A541" t="s">
-        <v>3218</v>
+        <v>3223</v>
       </c>
       <c r="B541" t="s">
-        <v>3219</v>
+        <v>3224</v>
       </c>
       <c r="C541" t="s">
-        <v>3220</v>
+        <v>3225</v>
       </c>
       <c r="D541" t="s">
-        <v>3221</v>
+        <v>3226</v>
       </c>
       <c r="E541" t="s">
-        <v>3222</v>
+        <v>3227</v>
       </c>
       <c r="F541" t="s">
-        <v>3223</v>
+        <v>3228</v>
       </c>
       <c r="G541" t="s">
-        <v>3224</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="542" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A542" t="s">
-        <v>3225</v>
+        <v>3230</v>
       </c>
       <c r="B542" t="s">
-        <v>3226</v>
+        <v>3231</v>
       </c>
       <c r="C542" t="s">
-        <v>3227</v>
+        <v>3232</v>
       </c>
       <c r="D542" t="s">
-        <v>3228</v>
+        <v>3233</v>
       </c>
       <c r="E542" t="s">
-        <v>3229</v>
+        <v>3234</v>
       </c>
       <c r="F542" t="s">
-        <v>3230</v>
+        <v>3235</v>
       </c>
       <c r="G542" t="s">
-        <v>3231</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="543" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A543" t="s">
-        <v>3232</v>
+        <v>3237</v>
       </c>
       <c r="B543" t="s">
-        <v>3233</v>
+        <v>3238</v>
       </c>
       <c r="C543" t="s">
-        <v>3234</v>
+        <v>3239</v>
       </c>
       <c r="D543" t="s">
-        <v>3235</v>
+        <v>3240</v>
       </c>
       <c r="E543" t="s">
-        <v>3236</v>
+        <v>3241</v>
       </c>
       <c r="F543" t="s">
-        <v>3237</v>
+        <v>3242</v>
       </c>
       <c r="G543" t="s">
-        <v>3238</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="544" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A544" t="s">
-        <v>3239</v>
+        <v>3244</v>
       </c>
       <c r="B544" t="s">
-        <v>3240</v>
+        <v>3245</v>
       </c>
       <c r="C544" t="s">
-        <v>3241</v>
+        <v>3246</v>
       </c>
       <c r="D544" t="s">
-        <v>3242</v>
+        <v>3247</v>
       </c>
       <c r="E544" t="s">
-        <v>3243</v>
+        <v>3248</v>
       </c>
       <c r="F544" t="s">
-        <v>3244</v>
+        <v>3249</v>
       </c>
       <c r="G544" t="s">
-        <v>3245</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="545" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A545" t="s">
-        <v>3246</v>
+        <v>3251</v>
       </c>
       <c r="B545" t="s">
-        <v>3247</v>
+        <v>3252</v>
       </c>
       <c r="C545" t="s">
-        <v>3248</v>
+        <v>3253</v>
       </c>
       <c r="D545" t="s">
-        <v>3249</v>
+        <v>3254</v>
       </c>
       <c r="E545" t="s">
-        <v>3250</v>
+        <v>3255</v>
       </c>
       <c r="F545" t="s">
-        <v>3251</v>
+        <v>3256</v>
       </c>
       <c r="G545" t="s">
-        <v>3252</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="546" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A546" t="s">
-        <v>3253</v>
+        <v>3258</v>
       </c>
       <c r="B546" t="s">
-        <v>3254</v>
+        <v>3259</v>
       </c>
       <c r="C546" t="s">
-        <v>3255</v>
+        <v>3260</v>
       </c>
       <c r="D546" t="s">
-        <v>3054</v>
+        <v>3058</v>
       </c>
       <c r="E546" t="s">
-        <v>3256</v>
+        <v>3261</v>
       </c>
       <c r="F546" t="s">
-        <v>3257</v>
+        <v>3262</v>
       </c>
       <c r="G546" t="s">
-        <v>3258</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="547" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A547" t="s">
-        <v>3259</v>
+        <v>3264</v>
       </c>
       <c r="B547" t="s">
-        <v>3260</v>
+        <v>3265</v>
       </c>
       <c r="C547" t="s">
-        <v>3261</v>
+        <v>3266</v>
       </c>
       <c r="D547" t="s">
-        <v>3262</v>
+        <v>3267</v>
       </c>
       <c r="E547" t="s">
-        <v>3263</v>
+        <v>3268</v>
       </c>
       <c r="F547" t="s">
-        <v>3264</v>
+        <v>3269</v>
       </c>
       <c r="G547" t="s">
-        <v>3265</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="548" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A548" t="s">
-        <v>3266</v>
+        <v>3271</v>
       </c>
       <c r="B548" t="s">
-        <v>3267</v>
+        <v>3272</v>
       </c>
       <c r="C548" t="s">
-        <v>3268</v>
+        <v>3273</v>
       </c>
       <c r="D548" t="s">
-        <v>3269</v>
+        <v>3274</v>
       </c>
       <c r="E548" t="s">
-        <v>3270</v>
+        <v>3275</v>
       </c>
       <c r="F548" t="s">
-        <v>3271</v>
+        <v>3276</v>
       </c>
       <c r="G548" t="s">
-        <v>3272</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="549" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A549" t="s">
-        <v>3273</v>
+        <v>3278</v>
       </c>
       <c r="B549" t="s">
-        <v>3274</v>
+        <v>3279</v>
       </c>
       <c r="C549" t="s">
-        <v>3275</v>
+        <v>3280</v>
       </c>
       <c r="D549" t="s">
-        <v>3276</v>
+        <v>3281</v>
       </c>
       <c r="E549" t="s">
-        <v>3277</v>
+        <v>3282</v>
       </c>
       <c r="F549" t="s">
-        <v>3278</v>
+        <v>3283</v>
       </c>
       <c r="G549" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="550" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A550" t="s">
-        <v>3279</v>
+        <v>3284</v>
       </c>
       <c r="B550" t="s">
-        <v>3280</v>
+        <v>3285</v>
       </c>
       <c r="C550" t="s">
-        <v>3281</v>
+        <v>3286</v>
       </c>
       <c r="D550" t="s">
-        <v>3282</v>
+        <v>3287</v>
       </c>
       <c r="E550" t="s">
-        <v>3283</v>
+        <v>3288</v>
       </c>
       <c r="F550" t="s">
-        <v>3284</v>
+        <v>3289</v>
       </c>
       <c r="G550" t="s">
-        <v>3285</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="551" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A551" t="s">
-        <v>3286</v>
+        <v>3291</v>
       </c>
       <c r="B551" t="s">
-        <v>3287</v>
+        <v>3292</v>
       </c>
       <c r="C551" t="s">
-        <v>3288</v>
+        <v>3293</v>
       </c>
       <c r="D551" t="s">
-        <v>3289</v>
+        <v>3294</v>
       </c>
       <c r="E551" t="s">
-        <v>3105</v>
+        <v>3109</v>
       </c>
       <c r="F551" t="s">
-        <v>3290</v>
+        <v>3295</v>
       </c>
       <c r="G551" t="s">
-        <v>3291</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="552" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A552" t="s">
-        <v>3292</v>
+        <v>3297</v>
       </c>
       <c r="B552" t="s">
-        <v>3293</v>
+        <v>3298</v>
       </c>
       <c r="C552" t="s">
-        <v>3294</v>
+        <v>3299</v>
       </c>
       <c r="D552" t="s">
-        <v>3295</v>
+        <v>3300</v>
       </c>
       <c r="E552" t="s">
-        <v>3296</v>
+        <v>3301</v>
       </c>
       <c r="F552" t="s">
-        <v>3297</v>
+        <v>3302</v>
       </c>
       <c r="G552" t="s">
-        <v>3298</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="553" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A553" t="s">
-        <v>3299</v>
+        <v>3304</v>
       </c>
       <c r="B553" t="s">
-        <v>3300</v>
+        <v>3305</v>
       </c>
       <c r="C553" t="s">
-        <v>3301</v>
+        <v>3306</v>
       </c>
       <c r="D553" t="s">
-        <v>3302</v>
+        <v>3307</v>
       </c>
       <c r="E553" t="s">
-        <v>3303</v>
+        <v>3308</v>
       </c>
       <c r="F553" t="s">
-        <v>3304</v>
+        <v>3309</v>
       </c>
       <c r="G553" t="s">
-        <v>3305</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="554" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A554" t="s">
-        <v>3306</v>
+        <v>3311</v>
       </c>
       <c r="B554" t="s">
-        <v>3307</v>
+        <v>3312</v>
       </c>
       <c r="C554" t="s">
-        <v>3308</v>
+        <v>3313</v>
       </c>
       <c r="D554" t="s">
-        <v>3309</v>
+        <v>3314</v>
       </c>
       <c r="E554" t="s">
-        <v>3310</v>
+        <v>3315</v>
       </c>
       <c r="F554" t="s">
-        <v>3311</v>
+        <v>3316</v>
       </c>
       <c r="G554" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="555" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A555" t="s">
-        <v>3312</v>
+        <v>3317</v>
       </c>
       <c r="B555" t="s">
-        <v>3313</v>
+        <v>3318</v>
       </c>
       <c r="C555" t="s">
-        <v>3314</v>
+        <v>3319</v>
       </c>
       <c r="D555" t="s">
-        <v>3315</v>
+        <v>3320</v>
       </c>
       <c r="E555" t="s">
-        <v>3316</v>
+        <v>3321</v>
       </c>
       <c r="F555" t="s">
-        <v>3317</v>
+        <v>3322</v>
       </c>
       <c r="G555" t="s">
         <v>1613</v>
       </c>
     </row>
     <row r="556" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A556" t="s">
-        <v>3318</v>
+        <v>3323</v>
       </c>
       <c r="B556" t="s">
-        <v>3319</v>
+        <v>3324</v>
       </c>
       <c r="C556" t="s">
-        <v>3320</v>
+        <v>3325</v>
       </c>
       <c r="D556" t="s">
-        <v>3321</v>
+        <v>3326</v>
       </c>
       <c r="E556" t="s">
-        <v>3322</v>
+        <v>3327</v>
       </c>
       <c r="F556" t="s">
-        <v>3323</v>
+        <v>3328</v>
       </c>
       <c r="G556" t="s">
-        <v>3324</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="557" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A557" t="s">
-        <v>3325</v>
+        <v>3330</v>
       </c>
       <c r="B557" t="s">
-        <v>3326</v>
+        <v>3331</v>
       </c>
       <c r="C557" t="s">
-        <v>3327</v>
+        <v>3332</v>
       </c>
       <c r="D557" t="s">
-        <v>3328</v>
+        <v>3333</v>
       </c>
       <c r="E557" t="s">
-        <v>3329</v>
+        <v>3334</v>
       </c>
       <c r="F557" t="s">
-        <v>3330</v>
+        <v>3335</v>
       </c>
       <c r="G557" t="s">
-        <v>3331</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A558" t="s">
-        <v>3332</v>
+        <v>3337</v>
       </c>
       <c r="B558" t="s">
-        <v>3333</v>
+        <v>3338</v>
       </c>
       <c r="C558" t="s">
-        <v>3334</v>
+        <v>3339</v>
       </c>
       <c r="D558" t="s">
-        <v>3335</v>
+        <v>3340</v>
       </c>
       <c r="E558" t="s">
-        <v>3336</v>
+        <v>3341</v>
       </c>
       <c r="F558" t="s">
-        <v>3337</v>
+        <v>3342</v>
       </c>
       <c r="G558" t="s">
-        <v>3338</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="559" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A559" t="s">
-        <v>3339</v>
+        <v>3344</v>
       </c>
       <c r="B559" t="s">
-        <v>3340</v>
+        <v>3345</v>
       </c>
       <c r="C559" t="s">
-        <v>3341</v>
+        <v>3346</v>
       </c>
       <c r="D559" t="s">
-        <v>3342</v>
+        <v>3347</v>
       </c>
       <c r="E559" t="s">
-        <v>3343</v>
+        <v>3348</v>
       </c>
       <c r="F559" t="s">
-        <v>3344</v>
+        <v>3349</v>
       </c>
       <c r="G559" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="560" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A560" t="s">
-        <v>3345</v>
+        <v>3350</v>
       </c>
       <c r="B560" t="s">
-        <v>3346</v>
+        <v>3351</v>
       </c>
       <c r="C560" t="s">
-        <v>3347</v>
+        <v>3352</v>
       </c>
       <c r="D560" t="s">
-        <v>3348</v>
+        <v>3353</v>
       </c>
       <c r="E560" t="s">
-        <v>3349</v>
+        <v>3354</v>
       </c>
       <c r="F560" t="s">
-        <v>3350</v>
+        <v>3355</v>
       </c>
       <c r="G560" t="s">
         <v>2060</v>
       </c>
     </row>
     <row r="561" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A561" t="s">
-        <v>3351</v>
+        <v>3356</v>
       </c>
       <c r="B561" t="s">
-        <v>3352</v>
+        <v>3357</v>
       </c>
       <c r="C561" t="s">
-        <v>3353</v>
+        <v>3358</v>
       </c>
       <c r="D561" t="s">
-        <v>3354</v>
+        <v>3359</v>
       </c>
       <c r="E561" t="s">
-        <v>3355</v>
+        <v>3360</v>
       </c>
       <c r="F561" t="s">
-        <v>3356</v>
+        <v>3361</v>
       </c>
       <c r="G561" t="s">
-        <v>3357</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="562" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A562" t="s">
-        <v>3358</v>
+        <v>3363</v>
       </c>
       <c r="B562" t="s">
-        <v>3359</v>
+        <v>3364</v>
       </c>
       <c r="C562" t="s">
-        <v>3360</v>
+        <v>3365</v>
       </c>
       <c r="D562" t="s">
-        <v>3361</v>
+        <v>3366</v>
       </c>
       <c r="E562" t="s">
-        <v>3362</v>
+        <v>3367</v>
       </c>
       <c r="F562" t="s">
-        <v>3363</v>
+        <v>3368</v>
       </c>
       <c r="G562" t="s">
-        <v>3364</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="563" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A563" t="s">
-        <v>3365</v>
+        <v>3370</v>
       </c>
       <c r="B563" t="s">
-        <v>3366</v>
+        <v>3371</v>
       </c>
       <c r="C563" t="s">
-        <v>3367</v>
+        <v>3372</v>
       </c>
       <c r="D563" t="s">
-        <v>3368</v>
+        <v>3373</v>
       </c>
       <c r="E563" t="s">
-        <v>3369</v>
+        <v>3374</v>
       </c>
       <c r="F563" t="s">
-        <v>3370</v>
+        <v>3375</v>
       </c>
       <c r="G563" t="s">
-        <v>3371</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="564" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A564" t="s">
-        <v>3372</v>
+        <v>3377</v>
       </c>
       <c r="B564" t="s">
-        <v>3373</v>
+        <v>3378</v>
       </c>
       <c r="C564" t="s">
-        <v>3374</v>
+        <v>3379</v>
       </c>
       <c r="D564" t="s">
-        <v>3375</v>
+        <v>3380</v>
       </c>
       <c r="E564" t="s">
-        <v>3376</v>
+        <v>3381</v>
       </c>
       <c r="F564" t="s">
-        <v>3377</v>
+        <v>3382</v>
       </c>
       <c r="G564" t="s">
-        <v>3378</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="565" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A565" t="s">
-        <v>3379</v>
+        <v>3384</v>
       </c>
       <c r="B565" t="s">
-        <v>3380</v>
+        <v>3385</v>
       </c>
       <c r="C565" t="s">
-        <v>3381</v>
+        <v>3386</v>
       </c>
       <c r="D565" t="s">
-        <v>3382</v>
+        <v>3387</v>
       </c>
       <c r="E565" t="s">
-        <v>3383</v>
+        <v>3388</v>
       </c>
       <c r="F565" t="s">
-        <v>3384</v>
+        <v>3389</v>
       </c>
       <c r="G565" t="s">
         <v>2487</v>
       </c>
     </row>
     <row r="566" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A566" t="s">
-        <v>3385</v>
+        <v>3390</v>
       </c>
       <c r="B566" t="s">
-        <v>3386</v>
+        <v>3391</v>
       </c>
       <c r="C566" t="s">
-        <v>3387</v>
+        <v>3392</v>
       </c>
       <c r="D566" t="s">
-        <v>3388</v>
+        <v>3393</v>
       </c>
       <c r="E566" t="s">
-        <v>3389</v>
+        <v>3394</v>
       </c>
       <c r="F566" t="s">
-        <v>3390</v>
+        <v>3395</v>
       </c>
       <c r="G566" t="s">
-        <v>3391</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="567" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A567" t="s">
-        <v>3392</v>
+        <v>3397</v>
       </c>
       <c r="B567" t="s">
-        <v>3393</v>
+        <v>3398</v>
       </c>
       <c r="C567" t="s">
-        <v>3394</v>
+        <v>3399</v>
       </c>
       <c r="D567" t="s">
-        <v>3395</v>
+        <v>3400</v>
       </c>
       <c r="E567" t="s">
-        <v>3396</v>
+        <v>3401</v>
       </c>
       <c r="F567" t="s">
-        <v>3397</v>
+        <v>3402</v>
       </c>
       <c r="G567" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="568" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A568" t="s">
-        <v>3398</v>
+        <v>3403</v>
       </c>
       <c r="B568" t="s">
-        <v>3399</v>
+        <v>3404</v>
       </c>
       <c r="C568" t="s">
-        <v>3400</v>
+        <v>3405</v>
       </c>
       <c r="D568" t="s">
-        <v>3401</v>
+        <v>3406</v>
       </c>
       <c r="E568" t="s">
-        <v>3402</v>
+        <v>3407</v>
       </c>
       <c r="F568" t="s">
-        <v>3403</v>
+        <v>3408</v>
       </c>
       <c r="G568" t="s">
-        <v>3404</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="569" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A569" t="s">
-        <v>3405</v>
+        <v>3410</v>
       </c>
       <c r="B569" t="s">
-        <v>3406</v>
+        <v>3411</v>
       </c>
       <c r="C569" t="s">
-        <v>3407</v>
+        <v>3412</v>
       </c>
       <c r="D569" t="s">
-        <v>3408</v>
+        <v>3413</v>
       </c>
       <c r="E569" t="s">
-        <v>3409</v>
+        <v>3414</v>
       </c>
       <c r="F569" t="s">
-        <v>3410</v>
+        <v>3415</v>
       </c>
       <c r="G569" t="s">
-        <v>3411</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="570" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A570" t="s">
-        <v>3412</v>
+        <v>3417</v>
       </c>
       <c r="B570" t="s">
-        <v>3413</v>
+        <v>3418</v>
       </c>
       <c r="C570" t="s">
-        <v>3414</v>
+        <v>3419</v>
       </c>
       <c r="D570" t="s">
-        <v>3415</v>
+        <v>3420</v>
       </c>
       <c r="E570" t="s">
-        <v>3416</v>
+        <v>3421</v>
       </c>
       <c r="F570" t="s">
-        <v>3417</v>
+        <v>3422</v>
       </c>
       <c r="G570" t="s">
-        <v>3418</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="571" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A571" t="s">
-        <v>3419</v>
+        <v>3424</v>
       </c>
       <c r="B571" t="s">
-        <v>3420</v>
+        <v>3425</v>
       </c>
       <c r="C571" t="s">
-        <v>3421</v>
+        <v>3426</v>
       </c>
       <c r="D571" t="s">
-        <v>3422</v>
+        <v>3427</v>
       </c>
       <c r="E571" t="s">
-        <v>3227</v>
+        <v>3232</v>
       </c>
       <c r="F571" t="s">
-        <v>3423</v>
+        <v>3428</v>
       </c>
       <c r="G571" t="s">
         <v>2736</v>
       </c>
     </row>
     <row r="572" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A572" t="s">
-        <v>3424</v>
+        <v>3429</v>
       </c>
       <c r="B572" t="s">
-        <v>3425</v>
+        <v>3430</v>
       </c>
       <c r="C572" t="s">
-        <v>3426</v>
+        <v>3431</v>
       </c>
       <c r="D572" t="s">
-        <v>3427</v>
+        <v>3432</v>
       </c>
       <c r="E572" t="s">
-        <v>3428</v>
+        <v>3433</v>
       </c>
       <c r="F572" t="s">
-        <v>3429</v>
+        <v>3434</v>
       </c>
       <c r="G572" t="s">
-        <v>3430</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="573" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A573" t="s">
-        <v>3431</v>
+        <v>3436</v>
       </c>
       <c r="B573" t="s">
-        <v>3432</v>
+        <v>3437</v>
       </c>
       <c r="C573" t="s">
-        <v>3433</v>
+        <v>3438</v>
       </c>
       <c r="D573" t="s">
-        <v>3434</v>
+        <v>3439</v>
       </c>
       <c r="E573" t="s">
-        <v>3435</v>
+        <v>3440</v>
       </c>
       <c r="F573" t="s">
-        <v>3436</v>
+        <v>3441</v>
       </c>
       <c r="G573" t="s">
-        <v>3437</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="574" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A574" t="s">
-        <v>3438</v>
+        <v>3443</v>
       </c>
       <c r="B574" t="s">
-        <v>3439</v>
+        <v>3444</v>
       </c>
       <c r="C574" t="s">
-        <v>3440</v>
+        <v>3445</v>
       </c>
       <c r="D574" t="s">
-        <v>3267</v>
+        <v>3272</v>
       </c>
       <c r="E574" t="s">
-        <v>3441</v>
+        <v>3446</v>
       </c>
       <c r="F574" t="s">
-        <v>3442</v>
+        <v>3447</v>
       </c>
       <c r="G574" t="s">
-        <v>3443</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="575" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A575" t="s">
-        <v>3444</v>
+        <v>3449</v>
       </c>
       <c r="B575" t="s">
-        <v>3445</v>
+        <v>3450</v>
       </c>
       <c r="C575" t="s">
-        <v>3446</v>
+        <v>3451</v>
       </c>
       <c r="D575" t="s">
-        <v>3447</v>
+        <v>3452</v>
       </c>
       <c r="E575" t="s">
-        <v>3448</v>
+        <v>3453</v>
       </c>
       <c r="F575" t="s">
-        <v>3449</v>
+        <v>3454</v>
       </c>
       <c r="G575" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="576" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A576" t="s">
-        <v>3450</v>
+        <v>3455</v>
       </c>
       <c r="B576" t="s">
-        <v>3451</v>
+        <v>3456</v>
       </c>
       <c r="C576" t="s">
-        <v>3452</v>
+        <v>3457</v>
       </c>
       <c r="D576" t="s">
-        <v>3453</v>
+        <v>3458</v>
       </c>
       <c r="E576" t="s">
-        <v>3454</v>
+        <v>3459</v>
       </c>
       <c r="F576" t="s">
-        <v>3455</v>
+        <v>3460</v>
       </c>
       <c r="G576" t="s">
-        <v>3456</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="577" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A577" t="s">
-        <v>3457</v>
+        <v>3462</v>
       </c>
       <c r="B577" t="s">
-        <v>3458</v>
+        <v>3463</v>
       </c>
       <c r="C577" t="s">
-        <v>3459</v>
+        <v>3464</v>
       </c>
       <c r="D577" t="s">
-        <v>3460</v>
+        <v>3465</v>
       </c>
       <c r="E577" t="s">
-        <v>3461</v>
+        <v>3466</v>
       </c>
       <c r="F577" t="s">
-        <v>3462</v>
+        <v>3467</v>
       </c>
       <c r="G577" t="s">
-        <v>3463</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="578" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A578" t="s">
-        <v>3464</v>
+        <v>3469</v>
       </c>
       <c r="B578" t="s">
-        <v>3465</v>
+        <v>3470</v>
       </c>
       <c r="C578" t="s">
-        <v>3466</v>
+        <v>3471</v>
       </c>
       <c r="D578" t="s">
-        <v>3467</v>
+        <v>3472</v>
       </c>
       <c r="E578" t="s">
-        <v>3468</v>
+        <v>3473</v>
       </c>
       <c r="F578" t="s">
-        <v>3469</v>
+        <v>3474</v>
       </c>
       <c r="G578" t="s">
-        <v>3470</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="579" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A579" t="s">
-        <v>3471</v>
+        <v>3476</v>
       </c>
       <c r="B579" t="s">
-        <v>3472</v>
+        <v>3477</v>
       </c>
       <c r="C579" t="s">
-        <v>3473</v>
+        <v>3478</v>
       </c>
       <c r="D579" t="s">
-        <v>3474</v>
+        <v>3479</v>
       </c>
       <c r="E579" t="s">
-        <v>3475</v>
+        <v>3480</v>
       </c>
       <c r="F579" t="s">
-        <v>3476</v>
+        <v>3481</v>
       </c>
       <c r="G579" t="s">
-        <v>3477</v>
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B580" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C580" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D580" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E580" t="s">
+        <v>3487</v>
+      </c>
+      <c r="F580" t="s">
+        <v>3488</v>
+      </c>
+      <c r="G580" t="s">
+        <v>3489</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B581" t="s">
+        <v>3491</v>
+      </c>
+      <c r="C581" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D581" t="s">
+        <v>3493</v>
+      </c>
+      <c r="E581" t="s">
+        <v>3494</v>
+      </c>
+      <c r="F581" t="s">
+        <v>3495</v>
+      </c>
+      <c r="G581" t="s">
+        <v>3496</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">