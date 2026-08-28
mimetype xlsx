--- v2 (2026-07-11)
+++ v3 (2026-08-28)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FDX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4067" uniqueCount="3497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4074" uniqueCount="3503">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1978-04-01</t>
   </si>
   <si>
@@ -10486,63 +10486,81 @@
   <si>
     <t>325.0100</t>
   </si>
   <si>
     <t>345.3700</t>
   </si>
   <si>
     <t>306.0500</t>
   </si>
   <si>
     <t>313.1300</t>
   </si>
   <si>
     <t>52355300.00</t>
   </si>
   <si>
     <t>-5.62</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>313.0000</t>
   </si>
   <si>
-    <t>320.5575</t>
-[...11 lines deleted...]
-    <t>-0.73</t>
+    <t>322.1300</t>
+  </si>
+  <si>
+    <t>303.0000</t>
+  </si>
+  <si>
+    <t>307.4000</t>
+  </si>
+  <si>
+    <t>35047700.00</t>
+  </si>
+  <si>
+    <t>-1.83</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>307.5200</t>
+  </si>
+  <si>
+    <t>341.6900</t>
+  </si>
+  <si>
+    <t>306.9100</t>
+  </si>
+  <si>
+    <t>331.4100</t>
+  </si>
+  <si>
+    <t>27567871.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -10879,51 +10897,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G581"/>
+  <dimension ref="A1:G582"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -24243,50 +24261,73 @@
       <c r="G580" t="s">
         <v>3489</v>
       </c>
     </row>
     <row r="581" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A581" t="s">
         <v>3490</v>
       </c>
       <c r="B581" t="s">
         <v>3491</v>
       </c>
       <c r="C581" t="s">
         <v>3492</v>
       </c>
       <c r="D581" t="s">
         <v>3493</v>
       </c>
       <c r="E581" t="s">
         <v>3494</v>
       </c>
       <c r="F581" t="s">
         <v>3495</v>
       </c>
       <c r="G581" t="s">
         <v>3496</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>3497</v>
+      </c>
+      <c r="B582" t="s">
+        <v>3498</v>
+      </c>
+      <c r="C582" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D582" t="s">
+        <v>3500</v>
+      </c>
+      <c r="E582" t="s">
+        <v>3501</v>
+      </c>
+      <c r="F582" t="s">
+        <v>3502</v>
+      </c>
+      <c r="G582" t="s">
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">