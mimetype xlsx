--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2597" uniqueCount="2331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2604" uniqueCount="2337">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-07-01</t>
   </si>
   <si>
@@ -6988,63 +6988,81 @@
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>67.1600</t>
   </si>
   <si>
     <t>68.6400</t>
   </si>
   <si>
     <t>58.7800</t>
   </si>
   <si>
     <t>423624200.00</t>
   </si>
   <si>
     <t>-13.66</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>60.7500</t>
   </si>
   <si>
-    <t>62.0500</t>
-[...11 lines deleted...]
-    <t>4.12</t>
+    <t>70.9700</t>
+  </si>
+  <si>
+    <t>56.5900</t>
+  </si>
+  <si>
+    <t>57.7800</t>
+  </si>
+  <si>
+    <t>345192300.00</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>57.6900</t>
+  </si>
+  <si>
+    <t>68.8500</t>
+  </si>
+  <si>
+    <t>55.4900</t>
+  </si>
+  <si>
+    <t>63.0100</t>
+  </si>
+  <si>
+    <t>166231700.00</t>
+  </si>
+  <si>
+    <t>9.05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7381,51 +7399,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G371"/>
+  <dimension ref="A1:G372"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15914,51 +15932,74 @@
       </c>
       <c r="G370" t="s">
         <v>2323</v>
       </c>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A371" t="s">
         <v>2324</v>
       </c>
       <c r="B371" t="s">
         <v>2325</v>
       </c>
       <c r="C371" t="s">
         <v>2326</v>
       </c>
       <c r="D371" t="s">
         <v>2327</v>
       </c>
       <c r="E371" t="s">
         <v>2328</v>
       </c>
       <c r="F371" t="s">
         <v>2329</v>
       </c>
       <c r="G371" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
         <v>2330</v>
+      </c>
+      <c r="B372" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C372" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D372" t="s">
+        <v>2333</v>
+      </c>
+      <c r="E372" t="s">
+        <v>2334</v>
+      </c>
+      <c r="F372" t="s">
+        <v>2335</v>
+      </c>
+      <c r="G372" t="s">
+        <v>2336</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">