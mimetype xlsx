--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2604" uniqueCount="2337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2618" uniqueCount="2351">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-07-01</t>
   </si>
   <si>
@@ -7012,57 +7012,99 @@
   <si>
     <t>70.9700</t>
   </si>
   <si>
     <t>56.5900</t>
   </si>
   <si>
     <t>57.7800</t>
   </si>
   <si>
     <t>345192300.00</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>57.6900</t>
   </si>
   <si>
     <t>68.8500</t>
   </si>
   <si>
     <t>55.4900</t>
   </si>
   <si>
-    <t>63.0100</t>
-[...5 lines deleted...]
-    <t>9.05</t>
+    <t>65.7100</t>
+  </si>
+  <si>
+    <t>264532400.00</t>
+  </si>
+  <si>
+    <t>13.72</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>65.2600</t>
+  </si>
+  <si>
+    <t>72.2800</t>
+  </si>
+  <si>
+    <t>60.5100</t>
+  </si>
+  <si>
+    <t>62.8900</t>
+  </si>
+  <si>
+    <t>316681400.00</t>
+  </si>
+  <si>
+    <t>-4.29</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>61.7000</t>
+  </si>
+  <si>
+    <t>63.0500</t>
+  </si>
+  <si>
+    <t>56.0000</t>
+  </si>
+  <si>
+    <t>60.5300</t>
+  </si>
+  <si>
+    <t>98940242.00</t>
+  </si>
+  <si>
+    <t>-3.75</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7399,51 +7441,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G372"/>
+  <dimension ref="A1:G374"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -15956,50 +15998,96 @@
       <c r="G371" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A372" t="s">
         <v>2330</v>
       </c>
       <c r="B372" t="s">
         <v>2331</v>
       </c>
       <c r="C372" t="s">
         <v>2332</v>
       </c>
       <c r="D372" t="s">
         <v>2333</v>
       </c>
       <c r="E372" t="s">
         <v>2334</v>
       </c>
       <c r="F372" t="s">
         <v>2335</v>
       </c>
       <c r="G372" t="s">
         <v>2336</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B373" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C373" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D373" t="s">
+        <v>2340</v>
+      </c>
+      <c r="E373" t="s">
+        <v>2341</v>
+      </c>
+      <c r="F373" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G373" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B374" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C374" t="s">
+        <v>2346</v>
+      </c>
+      <c r="D374" t="s">
+        <v>2347</v>
+      </c>
+      <c r="E374" t="s">
+        <v>2348</v>
+      </c>
+      <c r="F374" t="s">
+        <v>2349</v>
+      </c>
+      <c r="G374" t="s">
+        <v>2350</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">