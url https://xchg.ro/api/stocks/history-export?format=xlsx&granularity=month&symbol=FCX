--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="FCX month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2618" uniqueCount="2351">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2632" uniqueCount="2364">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1995-07-01</t>
   </si>
   <si>
@@ -7048,63 +7048,102 @@
   <si>
     <t>65.2600</t>
   </si>
   <si>
     <t>72.2800</t>
   </si>
   <si>
     <t>60.5100</t>
   </si>
   <si>
     <t>62.8900</t>
   </si>
   <si>
     <t>316681400.00</t>
   </si>
   <si>
     <t>-4.29</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>61.7000</t>
   </si>
   <si>
-    <t>63.0500</t>
+    <t>65.4300</t>
   </si>
   <si>
     <t>56.0000</t>
   </si>
   <si>
-    <t>60.5300</t>
-[...5 lines deleted...]
-    <t>-3.75</t>
+    <t>62.6300</t>
+  </si>
+  <si>
+    <t>333830000.00</t>
+  </si>
+  <si>
+    <t>-0.41</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>62.0700</t>
+  </si>
+  <si>
+    <t>80.2400</t>
+  </si>
+  <si>
+    <t>61.2700</t>
+  </si>
+  <si>
+    <t>75.7400</t>
+  </si>
+  <si>
+    <t>301657200.00</t>
+  </si>
+  <si>
+    <t>20.93</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>73.5500</t>
+  </si>
+  <si>
+    <t>78.6400</t>
+  </si>
+  <si>
+    <t>71.2100</t>
+  </si>
+  <si>
+    <t>92490200.00</t>
+  </si>
+  <si>
+    <t>-5.98</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -7441,51 +7480,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G374"/>
+  <dimension ref="A1:G376"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -16044,50 +16083,96 @@
       <c r="G373" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A374" t="s">
         <v>2344</v>
       </c>
       <c r="B374" t="s">
         <v>2345</v>
       </c>
       <c r="C374" t="s">
         <v>2346</v>
       </c>
       <c r="D374" t="s">
         <v>2347</v>
       </c>
       <c r="E374" t="s">
         <v>2348</v>
       </c>
       <c r="F374" t="s">
         <v>2349</v>
       </c>
       <c r="G374" t="s">
         <v>2350</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>2351</v>
+      </c>
+      <c r="B375" t="s">
+        <v>2352</v>
+      </c>
+      <c r="C375" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D375" t="s">
+        <v>2354</v>
+      </c>
+      <c r="E375" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F375" t="s">
+        <v>2356</v>
+      </c>
+      <c r="G375" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B376" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C376" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D376" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E376" t="s">
+        <v>2361</v>
+      </c>
+      <c r="F376" t="s">
+        <v>2362</v>
+      </c>
+      <c r="G376" t="s">
+        <v>2363</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">