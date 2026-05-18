--- v0 (2026-04-02)
+++ v1 (2026-05-18)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3080" uniqueCount="2683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3087" uniqueCount="2690">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-10-01</t>
   </si>
   <si>
@@ -8044,63 +8044,84 @@
   <si>
     <t>126.5800</t>
   </si>
   <si>
     <t>151.8700</t>
   </si>
   <si>
     <t>124.1700</t>
   </si>
   <si>
     <t>144.5700</t>
   </si>
   <si>
     <t>131822000.00</t>
   </si>
   <si>
     <t>16.51</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>140.9200</t>
   </si>
   <si>
-    <t>142.5800</t>
-[...11 lines deleted...]
-    <t>-2.87</t>
+    <t>147.0000</t>
+  </si>
+  <si>
+    <t>124.3100</t>
+  </si>
+  <si>
+    <t>140.5700</t>
+  </si>
+  <si>
+    <t>85786200.00</t>
+  </si>
+  <si>
+    <t>-2.77</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>139.8900</t>
+  </si>
+  <si>
+    <t>142.8500</t>
+  </si>
+  <si>
+    <t>128.8300</t>
+  </si>
+  <si>
+    <t>140.2600</t>
+  </si>
+  <si>
+    <t>40522200.00</t>
+  </si>
+  <si>
+    <t>-0.22</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8437,51 +8458,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G440"/>
+  <dimension ref="A1:G441"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18558,50 +18579,73 @@
       <c r="G439" t="s">
         <v>2675</v>
       </c>
     </row>
     <row r="440" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A440" t="s">
         <v>2676</v>
       </c>
       <c r="B440" t="s">
         <v>2677</v>
       </c>
       <c r="C440" t="s">
         <v>2678</v>
       </c>
       <c r="D440" t="s">
         <v>2679</v>
       </c>
       <c r="E440" t="s">
         <v>2680</v>
       </c>
       <c r="F440" t="s">
         <v>2681</v>
       </c>
       <c r="G440" t="s">
         <v>2682</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B441" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C441" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D441" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E441" t="s">
+        <v>2687</v>
+      </c>
+      <c r="F441" t="s">
+        <v>2688</v>
+      </c>
+      <c r="G441" t="s">
+        <v>2689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">