--- v1 (2026-05-18)
+++ v2 (2026-07-11)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3087" uniqueCount="2690">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3101" uniqueCount="2701">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-10-01</t>
   </si>
   <si>
@@ -8065,63 +8065,96 @@
   <si>
     <t>140.9200</t>
   </si>
   <si>
     <t>147.0000</t>
   </si>
   <si>
     <t>124.3100</t>
   </si>
   <si>
     <t>140.5700</t>
   </si>
   <si>
     <t>85786200.00</t>
   </si>
   <si>
     <t>-2.77</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>139.8900</t>
   </si>
   <si>
-    <t>142.8500</t>
+    <t>145.7000</t>
   </si>
   <si>
     <t>128.8300</t>
   </si>
   <si>
-    <t>140.2600</t>
-[...5 lines deleted...]
-    <t>-0.22</t>
+    <t>133.3800</t>
+  </si>
+  <si>
+    <t>72081800.00</t>
+  </si>
+  <si>
+    <t>-5.11</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>135.0000</t>
+  </si>
+  <si>
+    <t>142.9200</t>
+  </si>
+  <si>
+    <t>129.0600</t>
+  </si>
+  <si>
+    <t>88017600.00</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>129.0000</t>
+  </si>
+  <si>
+    <t>139.2200</t>
+  </si>
+  <si>
+    <t>127.3000</t>
+  </si>
+  <si>
+    <t>133.5400</t>
+  </si>
+  <si>
+    <t>17396676.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8458,51 +8491,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G441"/>
+  <dimension ref="A1:G443"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18602,50 +18635,96 @@
       <c r="G440" t="s">
         <v>2682</v>
       </c>
     </row>
     <row r="441" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A441" t="s">
         <v>2683</v>
       </c>
       <c r="B441" t="s">
         <v>2684</v>
       </c>
       <c r="C441" t="s">
         <v>2685</v>
       </c>
       <c r="D441" t="s">
         <v>2686</v>
       </c>
       <c r="E441" t="s">
         <v>2687</v>
       </c>
       <c r="F441" t="s">
         <v>2688</v>
       </c>
       <c r="G441" t="s">
         <v>2689</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B442" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C442" t="s">
+        <v>2692</v>
+      </c>
+      <c r="D442" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E442" t="s">
+        <v>2551</v>
+      </c>
+      <c r="F442" t="s">
+        <v>2694</v>
+      </c>
+      <c r="G442" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B443" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C443" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D443" t="s">
+        <v>2698</v>
+      </c>
+      <c r="E443" t="s">
+        <v>2699</v>
+      </c>
+      <c r="F443" t="s">
+        <v>2700</v>
+      </c>
+      <c r="G443" t="s">
+        <v>1153</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">