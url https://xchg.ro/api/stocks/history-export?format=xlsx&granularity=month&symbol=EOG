--- v2 (2026-07-11)
+++ v3 (2026-09-13)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="EOG month" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3101" uniqueCount="2701">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3115" uniqueCount="2714">
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Deschidere</t>
   </si>
   <si>
     <t>Maxim</t>
   </si>
   <si>
     <t>Minim</t>
   </si>
   <si>
     <t>Inchidere</t>
   </si>
   <si>
     <t>Volum</t>
   </si>
   <si>
     <t>Variatie %</t>
   </si>
   <si>
     <t>1989-10-01</t>
   </si>
   <si>
@@ -8101,60 +8101,99 @@
   <si>
     <t>-5.11</t>
   </si>
   <si>
     <t>2026-06-01</t>
   </si>
   <si>
     <t>135.0000</t>
   </si>
   <si>
     <t>142.9200</t>
   </si>
   <si>
     <t>129.0600</t>
   </si>
   <si>
     <t>88017600.00</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>129.0000</t>
   </si>
   <si>
-    <t>139.2200</t>
+    <t>148.6900</t>
   </si>
   <si>
     <t>127.3000</t>
   </si>
   <si>
-    <t>133.5400</t>
-[...2 lines deleted...]
-    <t>17396676.00</t>
+    <t>64103600.00</t>
+  </si>
+  <si>
+    <t>14.61</t>
+  </si>
+  <si>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>145.0100</t>
+  </si>
+  <si>
+    <t>153.6700</t>
+  </si>
+  <si>
+    <t>133.4500</t>
+  </si>
+  <si>
+    <t>144.9600</t>
+  </si>
+  <si>
+    <t>61061800.00</t>
+  </si>
+  <si>
+    <t>-2.51</t>
+  </si>
+  <si>
+    <t>2026-09-01</t>
+  </si>
+  <si>
+    <t>147.6100</t>
+  </si>
+  <si>
+    <t>149.1300</t>
+  </si>
+  <si>
+    <t>142.8200</t>
+  </si>
+  <si>
+    <t>147.4600</t>
+  </si>
+  <si>
+    <t>21823600.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -8491,51 +8530,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G443"/>
+  <dimension ref="A1:G445"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -18674,57 +18713,103 @@
       </c>
       <c r="E442" t="s">
         <v>2551</v>
       </c>
       <c r="F442" t="s">
         <v>2694</v>
       </c>
       <c r="G442" t="s">
         <v>1344</v>
       </c>
     </row>
     <row r="443" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A443" t="s">
         <v>2695</v>
       </c>
       <c r="B443" t="s">
         <v>2696</v>
       </c>
       <c r="C443" t="s">
         <v>2697</v>
       </c>
       <c r="D443" t="s">
         <v>2698</v>
       </c>
       <c r="E443" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F443" t="s">
         <v>2699</v>
       </c>
-      <c r="F443" t="s">
+      <c r="G443" t="s">
         <v>2700</v>
       </c>
-      <c r="G443" t="s">
-        <v>1153</v>
+    </row>
+    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B444" t="s">
+        <v>2702</v>
+      </c>
+      <c r="C444" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D444" t="s">
+        <v>2704</v>
+      </c>
+      <c r="E444" t="s">
+        <v>2705</v>
+      </c>
+      <c r="F444" t="s">
+        <v>2706</v>
+      </c>
+      <c r="G444" t="s">
+        <v>2707</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B445" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C445" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D445" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E445" t="s">
+        <v>2712</v>
+      </c>
+      <c r="F445" t="s">
+        <v>2713</v>
+      </c>
+      <c r="G445" t="s">
+        <v>1689</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">